--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree45e16acce94879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe3c54f063a4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ace4cb3f6840da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2cab60de8d2417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6dade8b9d94fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ace4cb3f6840da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f9f49e9efc44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2cab60de8d2417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>