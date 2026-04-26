--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe3c54f063a4703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30781b86df8466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2cab60de8d2417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59eec11a4e6f4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f9f49e9efc44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2cab60de8d2417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1236241f48bc48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59eec11a4e6f4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>51,295</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,952</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>51,322</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>