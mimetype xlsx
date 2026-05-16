--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30781b86df8466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52458022abed4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59eec11a4e6f4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bf519ceaa0425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1236241f48bc48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59eec11a4e6f4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0356c62b6bd4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bf519ceaa0425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>