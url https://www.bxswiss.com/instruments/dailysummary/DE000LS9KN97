--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52458022abed4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9161e4e5094cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bf519ceaa0425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ebdb09f5e34eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0356c62b6bd4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bf519ceaa0425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efe1ef0fa4e4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ebdb09f5e34eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>