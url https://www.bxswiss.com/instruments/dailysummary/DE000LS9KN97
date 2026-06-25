--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9161e4e5094cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33774fbad5a3428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ebdb09f5e34eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff9732e67f346eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efe1ef0fa4e4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ebdb09f5e34eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8d7c38134547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff9732e67f346eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>