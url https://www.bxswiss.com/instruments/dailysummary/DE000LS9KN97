--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33774fbad5a3428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57490d9e2889410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff9732e67f346eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd2471bde7e4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8d7c38134547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff9732e67f346eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cf4c8828714fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd2471bde7e4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,877</x:t>
-[...53 lines deleted...]
-          <x:t>54,782</x:t>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,640</x:t>
-[...65 lines deleted...]
-          <x:t>54,843</x:t>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>54,489</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>