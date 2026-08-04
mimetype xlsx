--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57490d9e2889410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41135aecd47547eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd2471bde7e4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc594aa006a4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cf4c8828714fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd2471bde7e4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79883aaa3ee24c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc594aa006a4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,020</x:t>
-[...328 lines deleted...]
-          <x:t>55,089</x:t>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>54,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>