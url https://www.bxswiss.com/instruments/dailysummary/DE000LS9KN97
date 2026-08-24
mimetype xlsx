--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41135aecd47547eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde40e985a99e4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc594aa006a4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e180cab46b84282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79883aaa3ee24c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc594aa006a4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca4549b1387420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e180cab46b84282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>55,089</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,639</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>