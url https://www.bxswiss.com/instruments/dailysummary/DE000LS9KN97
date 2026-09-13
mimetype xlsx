--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde40e985a99e4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5a9123523142e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e180cab46b84282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458404c08d694bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca4549b1387420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e180cab46b84282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf9f6f2ae614d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458404c08d694bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>56,331</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>56,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,498</x:t>
-[...328 lines deleted...]
-          <x:t>56,191</x:t>
+          <x:t>56,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>