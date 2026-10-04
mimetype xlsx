--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5a9123523142e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d2711350eb4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458404c08d694bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c92e6d314147d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf9f6f2ae614d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458404c08d694bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0220d0762a9b40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c92e6d314147d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>56,616</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,454</x:t>
-[...107 lines deleted...]
-          <x:t>55,937</x:t>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>56,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>