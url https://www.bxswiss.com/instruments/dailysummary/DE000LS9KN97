--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d2711350eb4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc632a9fe8a0a41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c92e6d314147d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb413b7313cf46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0220d0762a9b40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c92e6d314147d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6571a9bb2f24322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb413b7313cf46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuemissionen World wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>