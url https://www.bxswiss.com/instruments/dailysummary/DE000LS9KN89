--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a457c0cc6df4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fa276333224bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a959f8578854e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cbf96f4e844971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc741ac0fc6e149e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a959f8578854e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f78710d4004b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cbf96f4e844971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>16,826</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,816</x:t>
-[...114 lines deleted...]
-          <x:t>29.01.2026</x:t>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,747</x:t>
-[...210 lines deleted...]
-          <x:t>16,358</x:t>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,377</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>16,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>