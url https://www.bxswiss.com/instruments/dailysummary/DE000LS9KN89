--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fa276333224bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7255878f174d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cbf96f4e844971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378d737e9c964d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f78710d4004b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cbf96f4e844971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78965555b3e742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378d737e9c964d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>17,128</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,762</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,160</x:t>
-[...539 lines deleted...]
-          <x:t>16,524</x:t>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>