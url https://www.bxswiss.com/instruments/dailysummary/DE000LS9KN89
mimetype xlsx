--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7255878f174d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43c635f82874962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378d737e9c964d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75bc06bae674a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78965555b3e742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378d737e9c964d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c781f58c8b47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75bc06bae674a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>16,978</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,916</x:t>
-[...166 lines deleted...]
-          <x:t>17,176</x:t>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>