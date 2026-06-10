--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43c635f82874962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788dad9361f14c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75bc06bae674a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92c5bdea2f441c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c781f58c8b47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75bc06bae674a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c6b3d3c62c4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92c5bdea2f441c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>17,182</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,919</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>