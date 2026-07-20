--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788dad9361f14c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367136f7e140453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92c5bdea2f441c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00009a62b1ed40ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c6b3d3c62c4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92c5bdea2f441c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b70caa26b56453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00009a62b1ed40ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>20,682</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>21,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>