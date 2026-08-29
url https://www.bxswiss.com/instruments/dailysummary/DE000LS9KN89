--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367136f7e140453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fcbef1a3d4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00009a62b1ed40ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8359cb2ca584dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b70caa26b56453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00009a62b1ed40ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7a69ad2e8c4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8359cb2ca584dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>21,897</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>