--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fcbef1a3d4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18f2405027147cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8359cb2ca584dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769fa15f35554c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7a69ad2e8c4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8359cb2ca584dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bec402d707d4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769fa15f35554c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,601</x:t>
-[...21 lines deleted...]
-          <x:t>22,556</x:t>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,873</x:t>
-[...225 lines deleted...]
-          <x:t>22,368</x:t>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>