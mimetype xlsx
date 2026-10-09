--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18f2405027147cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ac918053154438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769fa15f35554c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a45d45983f3484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bec402d707d4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769fa15f35554c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8742ed06ff1a468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a45d45983f3484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,887</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,591</x:t>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,604</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>22,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,649</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>22,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,646</x:t>
-[...97 lines deleted...]
-          <x:t>22,961</x:t>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,924</x:t>
-[...296 lines deleted...]
-          <x:t>22,899</x:t>
+          <x:t>22,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>