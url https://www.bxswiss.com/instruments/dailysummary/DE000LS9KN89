--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ac918053154438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5ff92c9a4c41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a45d45983f3484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe37b538ffd74f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8742ed06ff1a468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a45d45983f3484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc17dd9412164678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe37b538ffd74f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Buffet/Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>22,561</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,445</x:t>
-[...38 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,071</x:t>
-[...102 lines deleted...]
-          <x:t>22,604</x:t>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,654</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,033</x:t>
-[...279 lines deleted...]
-          <x:t>22,538</x:t>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>