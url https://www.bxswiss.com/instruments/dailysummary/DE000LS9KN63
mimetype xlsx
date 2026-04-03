--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd389ed95f141465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d371e0b33e4362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26b0741dd024876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d11e1f370d4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bbfe6d7f3549e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26b0741dd024876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e449419bad44e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d11e1f370d4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>177,121</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>