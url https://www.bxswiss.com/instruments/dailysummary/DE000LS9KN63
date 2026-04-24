--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d371e0b33e4362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92dc61704b94e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d11e1f370d4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f0dcf9db2f4778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e449419bad44e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d11e1f370d4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7815d13952804499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f0dcf9db2f4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>