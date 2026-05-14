--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92dc61704b94e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a43fedb4404c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f0dcf9db2f4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7293130d93c24680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7815d13952804499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f0dcf9db2f4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6733d94be85d47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7293130d93c24680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>