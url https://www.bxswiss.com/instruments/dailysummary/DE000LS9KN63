--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a43fedb4404c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f174afaac544fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7293130d93c24680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dfbc4b51d5a4809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6733d94be85d47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7293130d93c24680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7149744446dd4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dfbc4b51d5a4809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>