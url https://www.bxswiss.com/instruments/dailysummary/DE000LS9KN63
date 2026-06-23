--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f174afaac544fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e99583c8b7a47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dfbc4b51d5a4809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354f3c63edf34c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7149744446dd4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dfbc4b51d5a4809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9419f07438004eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354f3c63edf34c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>