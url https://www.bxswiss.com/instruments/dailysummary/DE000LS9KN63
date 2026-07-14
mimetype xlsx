--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e99583c8b7a47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d6a48e28264782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354f3c63edf34c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932011da2b794db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9419f07438004eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354f3c63edf34c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834506357597494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932011da2b794db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>