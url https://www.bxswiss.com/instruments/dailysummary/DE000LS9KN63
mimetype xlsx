--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d6a48e28264782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra302772a1f7c4f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932011da2b794db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46f75e169244455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834506357597494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932011da2b794db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab9de6de63d4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46f75e169244455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>