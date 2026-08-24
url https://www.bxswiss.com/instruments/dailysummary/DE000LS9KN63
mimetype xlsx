--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra302772a1f7c4f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38e27a3a1f14aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46f75e169244455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008e71fb29b94441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab9de6de63d4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46f75e169244455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3206ddbd5964472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008e71fb29b94441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>