--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38e27a3a1f14aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab1e990b86546a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008e71fb29b94441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5699ac47b78142e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3206ddbd5964472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008e71fb29b94441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda34bc942d3e4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5699ac47b78142e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>195,900</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>193,952</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>