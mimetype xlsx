--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab1e990b86546a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a68b4b7bce0404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5699ac47b78142e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7d471c60b746c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda34bc942d3e4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5699ac47b78142e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f63bfeac53d4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7d471c60b746c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>