--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a68b4b7bce0404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104f3615849c4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7d471c60b746c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ceab34822994490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f63bfeac53d4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7d471c60b746c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b7851a7da241ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ceab34822994490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Versicherer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>194,535</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,947</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>188,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>