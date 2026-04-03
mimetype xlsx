--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re829e4619a414bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c37c2237a6d4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d21aa642f3c4a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41852283e0944ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c2acfb59794d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d21aa642f3c4a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1de5dd44e74f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41852283e0944ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>