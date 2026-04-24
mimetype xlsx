--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c37c2237a6d4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa2f5ce639e4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41852283e0944ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a359a2b93a4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1de5dd44e74f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41852283e0944ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd2de1c533e4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a359a2b93a4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>