--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa2f5ce639e4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf31d1962bc445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a359a2b93a4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9fbd87623d446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd2de1c533e4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a359a2b93a4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003b619bfc414d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9fbd87623d446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>