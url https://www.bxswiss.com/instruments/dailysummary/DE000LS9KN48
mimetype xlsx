--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf31d1962bc445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0260d37370f04f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9fbd87623d446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e94402958b4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003b619bfc414d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9fbd87623d446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d260a97536423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e94402958b4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>