--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0260d37370f04f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9d10cc2145424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e94402958b4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5e940fc86c47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d260a97536423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e94402958b4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red51575f71a94605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5e940fc86c47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>