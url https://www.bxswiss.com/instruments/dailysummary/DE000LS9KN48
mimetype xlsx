--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9d10cc2145424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1845838e473f4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5e940fc86c47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c66a0e97e374757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red51575f71a94605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5e940fc86c47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec78df088fe4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c66a0e97e374757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>101,822</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,569</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>103,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>