--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1845838e473f4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c66fae2c9074040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c66a0e97e374757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd6479d23c74e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec78df088fe4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c66a0e97e374757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726b23be4ad74a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd6479d23c74e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>