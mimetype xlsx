--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c66fae2c9074040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed66096ef9b447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd6479d23c74e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7624b8c56f40452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726b23be4ad74a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd6479d23c74e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c0124bce58455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7624b8c56f40452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>