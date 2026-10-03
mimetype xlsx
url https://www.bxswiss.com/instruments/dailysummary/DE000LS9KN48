--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed66096ef9b447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c8aa8b6e6c4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7624b8c56f40452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d671d20d52492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c0124bce58455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7624b8c56f40452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8489f0b0e99348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d671d20d52492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>