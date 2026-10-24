--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c8aa8b6e6c4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55da968ad7f64e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d671d20d52492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53f70f3639148c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8489f0b0e99348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d671d20d52492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf41e6c1cce4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53f70f3639148c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FundamentalTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>