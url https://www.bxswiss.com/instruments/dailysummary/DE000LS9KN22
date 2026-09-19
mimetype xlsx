--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffc1520e0184ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4587ba5150144f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebb5962b16d4cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187452bba60c49c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bcfe5d44164cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebb5962b16d4cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec80237768c84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187452bba60c49c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>