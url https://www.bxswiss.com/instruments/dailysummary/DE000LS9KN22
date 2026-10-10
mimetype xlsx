--- v14 (2026-09-19)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4587ba5150144f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra644c0c6d7c2465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187452bba60c49c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cc0449e6074727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec80237768c84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187452bba60c49c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978f1f1bd8694b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cc0449e6074727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>