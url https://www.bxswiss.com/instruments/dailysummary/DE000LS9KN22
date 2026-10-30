--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra644c0c6d7c2465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8737fb3ac6042f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cc0449e6074727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71b5e97ff064418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978f1f1bd8694b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cc0449e6074727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb92f2518c50491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71b5e97ff064418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>