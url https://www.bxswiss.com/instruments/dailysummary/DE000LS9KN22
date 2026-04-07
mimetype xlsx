--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb506f64b8ea4dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bcd10bce1f4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3c57d4dacee4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd123f27d28ba436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4444847968d4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3c57d4dacee4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00223e3e44f4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd123f27d28ba436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>