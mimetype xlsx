--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bcd10bce1f4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5297eca4d86c44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd123f27d28ba436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11ffd10e93e472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00223e3e44f4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd123f27d28ba436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3dd44ccae974a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11ffd10e93e472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>317,039</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,854</x:t>
-[...409 lines deleted...]
-          <x:t>306,565</x:t>
+          <x:t>308,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>