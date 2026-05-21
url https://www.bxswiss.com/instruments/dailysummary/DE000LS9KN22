--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5297eca4d86c44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd008893f07f4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11ffd10e93e472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf21455a4a64a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3dd44ccae974a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11ffd10e93e472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41eda6505b574456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf21455a4a64a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>