--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd008893f07f4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a94e8b942894bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf21455a4a64a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b1759e0da94dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41eda6505b574456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf21455a4a64a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3922d678620f42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b1759e0da94dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>