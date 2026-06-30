--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a94e8b942894bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9235185e144124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b1759e0da94dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcc6063e66a4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3922d678620f42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b1759e0da94dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748125c34b33421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcc6063e66a4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>