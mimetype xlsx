--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9235185e144124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5623a62c92514c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcc6063e66a4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca363e96af346b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748125c34b33421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcc6063e66a4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6929c590b249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca363e96af346b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>