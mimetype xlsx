--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5623a62c92514c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffc1520e0184ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca363e96af346b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebb5962b16d4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6929c590b249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca363e96af346b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bcfe5d44164cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebb5962b16d4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold - Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KN22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>261,402</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>