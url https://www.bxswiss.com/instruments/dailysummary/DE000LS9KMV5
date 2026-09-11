--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8972e9821004885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d703c7a43b84824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016567ce15144aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea213e6c1e6c43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecccc844b724b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016567ce15144aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708ad24289ba4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea213e6c1e6c43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>61,290</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,389</x:t>
-[...11 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>59,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>