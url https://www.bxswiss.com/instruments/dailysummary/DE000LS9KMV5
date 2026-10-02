--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d703c7a43b84824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581ee243e22246e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea213e6c1e6c43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb47fa6a843c434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708ad24289ba4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea213e6c1e6c43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83be0978124246fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb47fa6a843c434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>59,363</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,971</x:t>
-[...404 lines deleted...]
-          <x:t>59,392</x:t>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>