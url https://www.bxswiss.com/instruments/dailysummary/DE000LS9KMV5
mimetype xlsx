--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581ee243e22246e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4425def33da54a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb47fa6a843c434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5fa746a5d974429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83be0978124246fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb47fa6a843c434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f7dbe0640654cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5fa746a5d974429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>59,695</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,991</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>57,342</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>