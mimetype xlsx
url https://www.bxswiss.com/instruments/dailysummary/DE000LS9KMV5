--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf489e29824364612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be68c9ab19b458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8994bb3f38124752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f93fc271f65429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba807f545614610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8994bb3f38124752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d9a5adbadc408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f93fc271f65429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>53,387</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>