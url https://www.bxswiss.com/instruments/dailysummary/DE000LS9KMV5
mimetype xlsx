--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be68c9ab19b458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf849cf8c4c7c4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f93fc271f65429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cdb824651f492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d9a5adbadc408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f93fc271f65429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb755ce180892497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cdb824651f492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>