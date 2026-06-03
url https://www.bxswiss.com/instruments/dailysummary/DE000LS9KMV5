--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf849cf8c4c7c4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1538b2cc25f4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cdb824651f492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9a64deb36f4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb755ce180892497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cdb824651f492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cbff00063c43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9a64deb36f4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>