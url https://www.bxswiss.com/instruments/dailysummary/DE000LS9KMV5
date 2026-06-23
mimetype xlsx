--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1538b2cc25f4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73d76fa5cae47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9a64deb36f4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19886ff54c941d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cbff00063c43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9a64deb36f4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d231ccaefc43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19886ff54c941d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>58,182</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,609</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>57,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,609</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>