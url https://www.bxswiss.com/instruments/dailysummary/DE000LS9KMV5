--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73d76fa5cae47c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9ebc73be024a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19886ff54c941d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19a228b97fd4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d231ccaefc43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19886ff54c941d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cf9d5a7e4b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19a228b97fd4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>59,048</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>59,967</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>