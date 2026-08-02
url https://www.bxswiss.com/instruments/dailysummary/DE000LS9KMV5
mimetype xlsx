--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9ebc73be024a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2972dfa33ed14cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19a228b97fd4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd47576735f64203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cf9d5a7e4b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19a228b97fd4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34e88bcb6374418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd47576735f64203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>