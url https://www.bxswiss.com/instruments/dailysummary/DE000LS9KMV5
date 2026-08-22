--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2972dfa33ed14cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8972e9821004885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd47576735f64203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016567ce15144aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34e88bcb6374418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd47576735f64203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecccc844b724b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016567ce15144aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>