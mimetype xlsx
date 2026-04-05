--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d11c4e491e04cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c1eb2098674094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c1228feffa4712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318603a308a642ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf3ab0723a14f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c1228feffa4712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5237381e07c64d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318603a308a642ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...325 lines deleted...]
-          <x:t>180,980</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...262 lines deleted...]
-          <x:t>185,816</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>