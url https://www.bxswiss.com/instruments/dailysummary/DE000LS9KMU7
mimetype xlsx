--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c1eb2098674094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc82618bde074054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318603a308a642ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0319cbcdf34085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5237381e07c64d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318603a308a642ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90dbbd9770ce4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0319cbcdf34085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,051</x:t>
@@ -737,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>