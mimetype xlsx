--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc82618bde074054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red45610c462b4ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0319cbcdf34085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5447a5d30ff64e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90dbbd9770ce4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0319cbcdf34085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490cd5a991de4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5447a5d30ff64e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...168 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>186,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>