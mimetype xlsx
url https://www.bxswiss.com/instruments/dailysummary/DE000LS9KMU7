--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red45610c462b4ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471fda4c9f324478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5447a5d30ff64e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6de0ad182447c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490cd5a991de4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5447a5d30ff64e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831cc73282ac4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6de0ad182447c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>