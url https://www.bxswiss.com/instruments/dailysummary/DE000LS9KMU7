--- v8 (2026-06-10)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471fda4c9f324478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969a95d70cb54e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6de0ad182447c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39b94abb99a499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831cc73282ac4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6de0ad182447c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4d7b792c1b4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39b94abb99a499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>