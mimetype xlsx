--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969a95d70cb54e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d32051459248f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39b94abb99a499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra424abbb938d4377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4d7b792c1b4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39b94abb99a499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cb148967d34f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra424abbb938d4377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>187,813</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,602</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>186,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>