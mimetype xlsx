--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d32051459248f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c3f3b89c3b4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra424abbb938d4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d84435205f480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cb148967d34f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra424abbb938d4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3045c89db7a54b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d84435205f480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>