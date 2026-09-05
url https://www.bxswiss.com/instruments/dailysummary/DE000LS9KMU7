--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c3f3b89c3b4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc61ceaa88494542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d84435205f480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4dce626aa14184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3045c89db7a54b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d84435205f480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795617f3beb64d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4dce626aa14184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>