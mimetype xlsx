--- v12 (2026-09-05)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc61ceaa88494542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd630d625aab74e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4dce626aa14184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8496fdbcc7124df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795617f3beb64d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4dce626aa14184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6a885e66984e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8496fdbcc7124df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>199,451</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,451</x:t>
-[...409 lines deleted...]
-          <x:t>201,885</x:t>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>