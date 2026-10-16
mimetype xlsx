--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd630d625aab74e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a52c22da7f49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8496fdbcc7124df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd7a8402d844aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6a885e66984e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8496fdbcc7124df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b896022b8f42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd7a8402d844aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>201,025</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,874</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>203,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,574</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>