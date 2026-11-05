--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a52c22da7f49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ccd201f2a34d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd7a8402d844aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0685d1abf8fc4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b896022b8f42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd7a8402d844aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e0076f3a6c4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0685d1abf8fc4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalStockDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>