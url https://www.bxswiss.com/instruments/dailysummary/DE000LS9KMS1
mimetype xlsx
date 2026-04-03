--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628c9be12ead4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fbce32f64047cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9a1a8e0e7b44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a812f16b3444899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bb4e58f915499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9a1a8e0e7b44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5513e52508004b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a812f16b3444899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>