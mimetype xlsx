--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fbce32f64047cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcabe13aa1446cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a812f16b3444899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be3a5e345444809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5513e52508004b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a812f16b3444899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c81903c06ec4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be3a5e345444809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>