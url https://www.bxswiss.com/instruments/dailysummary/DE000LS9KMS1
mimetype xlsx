--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcabe13aa1446cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6d79e09c2a4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be3a5e345444809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45a3215f632497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c81903c06ec4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be3a5e345444809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3999a16af34b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45a3215f632497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>