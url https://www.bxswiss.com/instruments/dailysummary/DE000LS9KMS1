--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6d79e09c2a4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286a264576a34dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45a3215f632497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739e969e67734c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3999a16af34b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45a3215f632497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32d66b192334a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739e969e67734c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>