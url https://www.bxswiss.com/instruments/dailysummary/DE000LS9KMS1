--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286a264576a34dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560bb93d7e804e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739e969e67734c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5068c0a389e4e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32d66b192334a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739e969e67734c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c988bc64d74b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5068c0a389e4e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>