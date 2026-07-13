--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560bb93d7e804e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98a02f4515a4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5068c0a389e4e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55914208c0aa452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c988bc64d74b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5068c0a389e4e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2190b4fc9a545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55914208c0aa452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>