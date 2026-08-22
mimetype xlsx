--- v11 (2026-07-13)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98a02f4515a4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c18b61d71496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55914208c0aa452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2047d70f6cd14070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2190b4fc9a545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55914208c0aa452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a47d36698748f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2047d70f6cd14070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>212,839</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>