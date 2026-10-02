--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c18b61d71496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a7ef0d1e154cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2047d70f6cd14070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b77ed0f30a4c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a47d36698748f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2047d70f6cd14070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbe8d4aadf64a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b77ed0f30a4c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>197,900</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>