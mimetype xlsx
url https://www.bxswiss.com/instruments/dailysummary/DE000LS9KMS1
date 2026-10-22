--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a7ef0d1e154cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8651082a4f934b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b77ed0f30a4c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5605e6e1c9a14929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbe8d4aadf64a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b77ed0f30a4c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256c91b95be34097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5605e6e1c9a14929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertet u/o Unterschätzt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>