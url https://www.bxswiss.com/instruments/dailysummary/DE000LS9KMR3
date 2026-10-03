--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31ad2a6bbc146d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa88972a304479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2eba57a9d3e49fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46c7db73259441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f552c5184dc4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2eba57a9d3e49fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade093f1f2e64546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46c7db73259441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>186,355</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,008</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>189,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>186,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>