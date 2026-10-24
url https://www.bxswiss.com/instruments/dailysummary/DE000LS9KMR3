--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa88972a304479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903c6062dbf04cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46c7db73259441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cfa18362ee47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade093f1f2e64546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46c7db73259441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra618ba8395674a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cfa18362ee47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>189,633</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,511</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>188,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,716</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>