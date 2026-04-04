--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aac552200b3445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c593cdfdf74086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b8d1f545a24cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dcca415e564691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f93ed624fc4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b8d1f545a24cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8238e77831c3429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dcca415e564691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>