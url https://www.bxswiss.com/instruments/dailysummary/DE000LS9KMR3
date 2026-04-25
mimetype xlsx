--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c593cdfdf74086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27083fc4da274df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dcca415e564691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5ed8c869cd4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8238e77831c3429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dcca415e564691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccaa865874c4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5ed8c869cd4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>