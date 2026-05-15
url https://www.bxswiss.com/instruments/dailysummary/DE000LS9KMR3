--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27083fc4da274df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c387cfe66ce4e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5ed8c869cd4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6175b209c9874c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccaa865874c4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5ed8c869cd4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220a7a87c6a94ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6175b209c9874c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>