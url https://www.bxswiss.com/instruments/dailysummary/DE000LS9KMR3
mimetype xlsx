--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c387cfe66ce4e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b60f5a73143491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6175b209c9874c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1738d725ff7947b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220a7a87c6a94ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6175b209c9874c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc6183cea5b495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1738d725ff7947b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>