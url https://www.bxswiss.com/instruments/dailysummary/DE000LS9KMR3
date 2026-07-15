--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b60f5a73143491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63dce4430c4487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1738d725ff7947b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329f676a98234abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc6183cea5b495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1738d725ff7947b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08107efccfe242be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329f676a98234abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>180,966</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>