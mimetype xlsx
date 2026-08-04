--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63dce4430c4487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fb79adc8e54f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329f676a98234abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373c035b033f41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08107efccfe242be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329f676a98234abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c8689a21924e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373c035b033f41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>