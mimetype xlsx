--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fb79adc8e54f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929eca332a8f4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373c035b033f41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79115ad9b924884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c8689a21924e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373c035b033f41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6a87782fe44ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79115ad9b924884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>189,816</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>188,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>