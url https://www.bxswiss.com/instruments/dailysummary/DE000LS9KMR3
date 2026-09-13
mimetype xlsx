--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929eca332a8f4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31ad2a6bbc146d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79115ad9b924884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2eba57a9d3e49fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6a87782fe44ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79115ad9b924884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f552c5184dc4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2eba57a9d3e49fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Europe Quant-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,510</x:t>
-[...382 lines deleted...]
-          <x:t>186,355</x:t>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,008</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>187,854</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>