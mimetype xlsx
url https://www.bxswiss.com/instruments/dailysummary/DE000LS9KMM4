--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d46c3f72f8640cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4500860790ae4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb870d222cb154da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea3cd5465c846b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4d3204d3ea4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb870d222cb154da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ad4036a7044447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea3cd5465c846b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>