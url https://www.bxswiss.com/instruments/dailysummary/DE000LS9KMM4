--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4500860790ae4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93414f535d3040e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea3cd5465c846b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c89d73a80340c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ad4036a7044447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea3cd5465c846b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red25db691290412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c89d73a80340c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>202,920</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,786</x:t>
-[...620 lines deleted...]
-          <x:t>201,029</x:t>
+          <x:t>202,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>