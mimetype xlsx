--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56164c4a5e94eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65bf5a3910d4822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbd73dfb3614729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0ffbac538a4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02ccc9346dc46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbd73dfb3614729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46927f5ea1d4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0ffbac538a4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>