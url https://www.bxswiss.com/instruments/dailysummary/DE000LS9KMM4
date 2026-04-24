--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65bf5a3910d4822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf0c9abc9e3437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0ffbac538a4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3f7031262f41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46927f5ea1d4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0ffbac538a4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dcbe5bf593d442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3f7031262f41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>