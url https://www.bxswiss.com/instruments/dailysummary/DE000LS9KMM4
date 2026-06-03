--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf0c9abc9e3437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313c94199a7b46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3f7031262f41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b6a76800a84694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dcbe5bf593d442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3f7031262f41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44185601d5044044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b6a76800a84694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,559</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>