--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313c94199a7b46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f827133eec34424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b6a76800a84694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e4d7f0e82d4cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44185601d5044044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b6a76800a84694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4c50fff743494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e4d7f0e82d4cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>