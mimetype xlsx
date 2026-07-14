--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f827133eec34424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e6a0ddf18d4ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e4d7f0e82d4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126950f590a14ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4c50fff743494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e4d7f0e82d4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c43cf53f55d40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126950f590a14ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>