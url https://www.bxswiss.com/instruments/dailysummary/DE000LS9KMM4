--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e6a0ddf18d4ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4352348b5b4f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126950f590a14ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598a6fb8d5b54073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c43cf53f55d40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126950f590a14ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988d3c3440ed40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598a6fb8d5b54073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>