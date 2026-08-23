--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4352348b5b4f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c27e62c6c74b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598a6fb8d5b54073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6016cc01be2f4080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988d3c3440ed40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598a6fb8d5b54073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69068ee3a8b04d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6016cc01be2f4080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>