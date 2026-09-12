--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c27e62c6c74b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d46c3f72f8640cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6016cc01be2f4080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb870d222cb154da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69068ee3a8b04d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6016cc01be2f4080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4d3204d3ea4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb870d222cb154da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Blue Ship</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>