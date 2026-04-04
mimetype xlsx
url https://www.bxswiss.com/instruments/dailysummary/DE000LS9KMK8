--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5101ff4102c64613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f6d33cd96649a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7521cb171f4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055865c320494bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d60fcfa07d941be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7521cb171f4136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8866d168d58440f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055865c320494bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>