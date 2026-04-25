--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f6d33cd96649a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9b4f609d6747fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055865c320494bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5675e81dbfc14483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8866d168d58440f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055865c320494bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee8a42950f34d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5675e81dbfc14483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>