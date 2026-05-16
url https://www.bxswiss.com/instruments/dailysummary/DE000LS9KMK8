--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9b4f609d6747fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38f1a551d8444bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5675e81dbfc14483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdbcb89f65b44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee8a42950f34d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5675e81dbfc14483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bef0ec858041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdbcb89f65b44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>