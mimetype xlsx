--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38f1a551d8444bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05317414ef8c42fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdbcb89f65b44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfcbdccba28f4801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bef0ec858041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdbcb89f65b44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b77f2ffcbb4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfcbdccba28f4801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>97,424</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,424</x:t>
-[...232 lines deleted...]
-          <x:t>98,876</x:t>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,875</x:t>
-[...112 lines deleted...]
-          <x:t>98,107</x:t>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>