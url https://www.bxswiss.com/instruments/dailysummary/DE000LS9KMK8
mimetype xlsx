--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05317414ef8c42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a594a0782c4e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfcbdccba28f4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f14b1cc07a47b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b77f2ffcbb4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfcbdccba28f4801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b686f95d2b4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f14b1cc07a47b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>