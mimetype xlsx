--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a594a0782c4e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9852afd49e69421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f14b1cc07a47b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792fc22efc2b4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b686f95d2b4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f14b1cc07a47b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831fffdf7a234672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792fc22efc2b4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,004</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,568</x:t>
-[...389 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,759</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>101,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>