--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9852afd49e69421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fd204b4a79424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792fc22efc2b4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c725400bb194035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831fffdf7a234672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792fc22efc2b4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4576d7303f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c725400bb194035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,979</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>103,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>