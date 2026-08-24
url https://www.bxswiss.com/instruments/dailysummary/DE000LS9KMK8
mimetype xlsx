--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fd204b4a79424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4d9c766e58416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c725400bb194035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc521a05124cc4549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4576d7303f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c725400bb194035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6874dd6ab74b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc521a05124cc4549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>