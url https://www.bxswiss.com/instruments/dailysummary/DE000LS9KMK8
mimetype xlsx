--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4d9c766e58416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reada2aa2d5a84e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc521a05124cc4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340dad508d6b4252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6874dd6ab74b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc521a05124cc4549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52cd47f83a4f40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340dad508d6b4252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>104,632</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,856</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>105,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>