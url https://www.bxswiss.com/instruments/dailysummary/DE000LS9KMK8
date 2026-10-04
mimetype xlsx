--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reada2aa2d5a84e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55692160041f4428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340dad508d6b4252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d9b28f8601445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52cd47f83a4f40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340dad508d6b4252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713c4ba9db834788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d9b28f8601445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>