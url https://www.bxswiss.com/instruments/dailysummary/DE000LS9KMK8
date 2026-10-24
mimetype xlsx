--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55692160041f4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be89d7a2d404f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d9b28f8601445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69fb33ad49e4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713c4ba9db834788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d9b28f8601445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d19da1459442f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69fb33ad49e4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aller Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>104,310</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,476</x:t>
-[...431 lines deleted...]
-          <x:t>102,026</x:t>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>