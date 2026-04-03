--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea919472844486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07c5f9e56c64d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feff7015c4047eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbefc5bb86c04b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8bb5a2f3424c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feff7015c4047eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53f4069798946eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbefc5bb86c04b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>