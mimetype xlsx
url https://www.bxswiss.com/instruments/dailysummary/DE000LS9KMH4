--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07c5f9e56c64d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc136c625fb2d44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbefc5bb86c04b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1048845f6c714905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53f4069798946eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbefc5bb86c04b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa457b817654234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1048845f6c714905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>