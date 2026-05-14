--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc136c625fb2d44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bd15ef5dbb4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1048845f6c714905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae1f59ab33cb415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa457b817654234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1048845f6c714905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b607013f5646c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae1f59ab33cb415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>