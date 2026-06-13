--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bd15ef5dbb4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9239cec8e514702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae1f59ab33cb415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165d2cd392054430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b607013f5646c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae1f59ab33cb415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd9d122a37a49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165d2cd392054430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>