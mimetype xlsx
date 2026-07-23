--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9239cec8e514702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e35dd84d48d48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165d2cd392054430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75aba993b7e4229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd9d122a37a49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165d2cd392054430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1562aa5a092443c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75aba993b7e4229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>201,255</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>