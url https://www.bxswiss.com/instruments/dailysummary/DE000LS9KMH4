--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e35dd84d48d48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a9db7264be4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75aba993b7e4229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff808dbd4097428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1562aa5a092443c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75aba993b7e4229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re874f59b7c9f4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff808dbd4097428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>