--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a9db7264be4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40481c9265f4489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff808dbd4097428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a045883aeba4977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re874f59b7c9f4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff808dbd4097428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dd6cdf14e14c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a045883aeba4977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>