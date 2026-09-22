--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40481c9265f4489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581f416b1e9f4716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a045883aeba4977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517995a6b6014e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dd6cdf14e14c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a045883aeba4977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9343d6c4bc8844fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517995a6b6014e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>