--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581f416b1e9f4716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fc9986e0ed41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517995a6b6014e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed0952264eb425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9343d6c4bc8844fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517995a6b6014e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e6ccb4f97f4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed0952264eb425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>