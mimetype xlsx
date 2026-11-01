--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fc9986e0ed41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815ea4161d324f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed0952264eb425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c45df1c7444f9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e6ccb4f97f4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed0952264eb425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a52c03fba94de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c45df1c7444f9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Rüstungstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>