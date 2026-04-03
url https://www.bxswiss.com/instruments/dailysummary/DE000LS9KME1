--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d09c38abaec46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa417de7ccf4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddaf9b1e92c24ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2daadc903fee4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52c2259fd7040eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddaf9b1e92c24ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca05c5005021433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2daadc903fee4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>