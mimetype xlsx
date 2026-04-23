--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa417de7ccf4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94cc928c4554c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2daadc903fee4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d627483a8b4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca05c5005021433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2daadc903fee4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99650ba2fa7b44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d627483a8b4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>323,404</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,861</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>