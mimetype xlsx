--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94cc928c4554c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95b34a4bd744aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d627483a8b4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353361ba977843b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99650ba2fa7b44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d627483a8b4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a73fd111e9e4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353361ba977843b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>