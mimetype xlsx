--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95b34a4bd744aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4a463b2d044dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353361ba977843b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e5ed34dafb440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a73fd111e9e4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353361ba977843b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0291b04f4b234655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e5ed34dafb440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>378,108</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>