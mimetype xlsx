--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4a463b2d044dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837385df5f1d4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e5ed34dafb440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1245e939de74831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0291b04f4b234655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e5ed34dafb440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2123745d40c04f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1245e939de74831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>