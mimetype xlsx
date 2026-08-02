--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837385df5f1d4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814a146b480e4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1245e939de74831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28d3f81173148df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2123745d40c04f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1245e939de74831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276844ecf40246be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28d3f81173148df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>