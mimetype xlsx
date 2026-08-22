--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814a146b480e4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35aa8d82cc14c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28d3f81173148df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e380c6fa0614822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276844ecf40246be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28d3f81173148df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe9bb9cd2464e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e380c6fa0614822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>