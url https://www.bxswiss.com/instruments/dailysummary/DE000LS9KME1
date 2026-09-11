--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35aa8d82cc14c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd733a801e17b4348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e380c6fa0614822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb796a841a41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe9bb9cd2464e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e380c6fa0614822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e3cc670da04910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb796a841a41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>