--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd733a801e17b4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8130754bab63416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb796a841a41e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cd88bfde4749a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e3cc670da04910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb796a841a41e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de4a9a52f554d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cd88bfde4749a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>