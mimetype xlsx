--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8130754bab63416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a89b9aa32648e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cd88bfde4749a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0a833ba8bd4770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de4a9a52f554d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cd88bfde4749a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1212b4c28b4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0a833ba8bd4770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KME1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>