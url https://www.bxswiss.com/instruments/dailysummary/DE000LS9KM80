--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4489b1616b194707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967550132de04c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc4533e8ab9484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38f3c85c4dd4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c83d517d870440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc4533e8ab9484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0938bdf4797f4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38f3c85c4dd4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>