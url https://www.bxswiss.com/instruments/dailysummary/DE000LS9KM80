--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967550132de04c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5760ab2655404211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38f3c85c4dd4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6902c484a304c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0938bdf4797f4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38f3c85c4dd4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc906d903600a473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6902c484a304c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>