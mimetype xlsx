--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5760ab2655404211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0ee1135086418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6902c484a304c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b044cb4af72499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc906d903600a473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6902c484a304c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7232564ee254579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b044cb4af72499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>