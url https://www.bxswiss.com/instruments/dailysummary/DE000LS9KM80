--- v5 (2026-02-22)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63245df9ce2c4a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99acb04a0b4d43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a44c7a8820749b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf361eaaee0714d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4513f75f1f242ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a44c7a8820749b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra343a81ea8864eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf361eaaee0714d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>136,111</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>