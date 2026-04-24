--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99acb04a0b4d43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ffb790842d4a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf361eaaee0714d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b511d3d40c04b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra343a81ea8864eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf361eaaee0714d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b018f60668b4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b511d3d40c04b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,908</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,591</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>