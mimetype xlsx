--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ffb790842d4a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85269e9892bb4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b511d3d40c04b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3bc09a80ba42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b018f60668b4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b511d3d40c04b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb14559a2294cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3bc09a80ba42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>