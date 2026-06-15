--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85269e9892bb4863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6150db0aa532490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3bc09a80ba42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd127326f8dbd48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb14559a2294cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3bc09a80ba42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf351fc9d8f04fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd127326f8dbd48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,441</x:t>
-[...75 lines deleted...]
-          <x:t>130,587</x:t>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,522</x:t>
-[...166 lines deleted...]
-          <x:t>133,926</x:t>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>