--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6150db0aa532490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c33820751e476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd127326f8dbd48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233b6527890948a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf351fc9d8f04fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd127326f8dbd48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d5953cd11843ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233b6527890948a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...102 lines deleted...]
-          <x:t>131,333</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>136,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,516</x:t>
-[...323 lines deleted...]
-          <x:t>134,774</x:t>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>