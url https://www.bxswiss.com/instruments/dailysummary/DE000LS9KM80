--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c33820751e476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b08c402cc3a40be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233b6527890948a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02dae6ec69a45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d5953cd11843ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233b6527890948a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd54dcaaaeb4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02dae6ec69a45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>