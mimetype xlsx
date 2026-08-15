--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b08c402cc3a40be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48c3d543dd7481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02dae6ec69a45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd721b3e39d4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd54dcaaaeb4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02dae6ec69a45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc507477ede4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd721b3e39d4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>