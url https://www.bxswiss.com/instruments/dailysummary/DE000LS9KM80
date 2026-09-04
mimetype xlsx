--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48c3d543dd7481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4489b1616b194707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd721b3e39d4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc4533e8ab9484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc507477ede4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd721b3e39d4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c83d517d870440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc4533e8ab9484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA VerkehrsWelt Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>