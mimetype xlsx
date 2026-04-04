--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3067d1684040f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0101b95756b5435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf30fdc7f59d4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17648e5dcf2041e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712f3ed44f7145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf30fdc7f59d4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5688137312245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17648e5dcf2041e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>