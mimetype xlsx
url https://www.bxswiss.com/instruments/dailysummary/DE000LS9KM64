--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0101b95756b5435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e917f86b31487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17648e5dcf2041e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb25761be4c42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5688137312245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17648e5dcf2041e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933983e76b514511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb25761be4c42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>