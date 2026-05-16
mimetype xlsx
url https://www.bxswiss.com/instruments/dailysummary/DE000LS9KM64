--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e917f86b31487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ade130e28746c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb25761be4c42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00570eb46bfc4037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933983e76b514511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb25761be4c42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0606338c7ed4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00570eb46bfc4037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>