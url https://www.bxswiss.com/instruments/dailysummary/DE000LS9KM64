--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ade130e28746c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a86b93d83424b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00570eb46bfc4037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcb2ae8f4c44038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0606338c7ed4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00570eb46bfc4037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092ebfc4eac441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcb2ae8f4c44038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>