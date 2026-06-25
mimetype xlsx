--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a86b93d83424b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7353f1689a4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcb2ae8f4c44038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245fec1ce58148d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092ebfc4eac441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcb2ae8f4c44038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372a19707a434ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245fec1ce58148d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>