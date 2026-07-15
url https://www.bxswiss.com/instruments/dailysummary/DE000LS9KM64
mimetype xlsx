--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7353f1689a4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50b1407180a48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245fec1ce58148d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54dcb5c0dca44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372a19707a434ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245fec1ce58148d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228378be1ef440ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54dcb5c0dca44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>266,186</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,896</x:t>
-[...571 lines deleted...]
-          <x:t>263,779</x:t>
+          <x:t>268,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>