--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50b1407180a48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5a2e3410b7487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54dcb5c0dca44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d08c0f6564f4c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228378be1ef440ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54dcb5c0dca44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739d8d16f5cd4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d08c0f6564f4c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>