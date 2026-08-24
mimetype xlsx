--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5a2e3410b7487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd702c839ae174c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d08c0f6564f4c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e1e1476bfa488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739d8d16f5cd4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d08c0f6564f4c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e1389609e04d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e1e1476bfa488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>