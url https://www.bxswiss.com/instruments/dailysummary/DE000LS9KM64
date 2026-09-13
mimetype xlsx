--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd702c839ae174c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a04520422849fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e1e1476bfa488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2eab4ef26f485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e1389609e04d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e1e1476bfa488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a13a94e7f749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2eab4ef26f485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>