--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a04520422849fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9016ea779834dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2eab4ef26f485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d427f56673e4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a13a94e7f749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2eab4ef26f485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra248bd306c2e403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d427f56673e4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>