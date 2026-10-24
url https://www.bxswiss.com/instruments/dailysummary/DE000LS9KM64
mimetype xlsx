--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9016ea779834dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8826262f9bf43a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d427f56673e4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc508bc5e891c4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra248bd306c2e403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d427f56673e4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refcf208438bc4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc508bc5e891c4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>