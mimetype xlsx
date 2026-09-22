--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef97fca2c264fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed0461aac204d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7671df91cc4fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a197aecac5d4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97685443cea443b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7671df91cc4fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f706520cf3495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a197aecac5d4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>