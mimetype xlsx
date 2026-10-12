--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed0461aac204d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8500fbe3d04489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a197aecac5d4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85af779757b54708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f706520cf3495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a197aecac5d4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88eff3873a634b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85af779757b54708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>