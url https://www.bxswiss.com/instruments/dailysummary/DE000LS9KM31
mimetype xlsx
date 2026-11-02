--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8500fbe3d04489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a182c3201fa4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85af779757b54708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899243a28a94456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88eff3873a634b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85af779757b54708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963ef35d81ad456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899243a28a94456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>