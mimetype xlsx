--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea17fd63794a43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11dc2350c784b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca3c7f4f3434d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0238436f9e46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9ca60f110f4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca3c7f4f3434d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe91feaec7d04e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0238436f9e46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>175,755</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>178,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>