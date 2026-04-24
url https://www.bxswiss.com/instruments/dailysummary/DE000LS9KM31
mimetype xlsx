--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11dc2350c784b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa205546dc84498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0238436f9e46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbd2d5126da437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe91feaec7d04e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0238436f9e46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b6d74cbb4a408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbd2d5126da437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>177,233</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,822</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>177,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,893</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>