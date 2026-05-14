--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa205546dc84498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758502cfa434365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbd2d5126da437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba840528417e4991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b6d74cbb4a408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbd2d5126da437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa60a72424e42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba840528417e4991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>