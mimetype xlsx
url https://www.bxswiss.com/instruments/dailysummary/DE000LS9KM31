--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758502cfa434365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e03587af374304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba840528417e4991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7908cd1da59488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa60a72424e42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba840528417e4991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcec17cc360c4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7908cd1da59488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>