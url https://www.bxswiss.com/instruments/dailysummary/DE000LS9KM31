--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e03587af374304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60930204bec54cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7908cd1da59488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ced7047673b4d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcec17cc360c4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7908cd1da59488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc458cabd0e4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ced7047673b4d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>187,283</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>