--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60930204bec54cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106ae5c469404aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ced7047673b4d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d90f7e1315743ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc458cabd0e4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ced7047673b4d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d09847220749bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d90f7e1315743ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>