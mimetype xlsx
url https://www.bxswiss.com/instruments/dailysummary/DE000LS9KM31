--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106ae5c469404aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef97fca2c264fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d90f7e1315743ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7671df91cc4fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d09847220749bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d90f7e1315743ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97685443cea443b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7671df91cc4fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAE Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>