--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3814587ede7f43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b097393b934b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a4fbd180a34773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcfdd5c7b05411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8566f5bc5c03483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a4fbd180a34773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2c176006b24646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcfdd5c7b05411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>