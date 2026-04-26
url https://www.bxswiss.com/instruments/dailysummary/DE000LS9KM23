--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b097393b934b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96f86bb0c9e41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcfdd5c7b05411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb91304f0dda4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2c176006b24646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcfdd5c7b05411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7433de87b3a94f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb91304f0dda4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>