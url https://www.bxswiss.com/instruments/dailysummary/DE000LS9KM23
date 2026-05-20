--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96f86bb0c9e41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b92b2c6d7745c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb91304f0dda4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d53a9c194ca49cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7433de87b3a94f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb91304f0dda4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a3322a583b47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d53a9c194ca49cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>205,643</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,105</x:t>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>