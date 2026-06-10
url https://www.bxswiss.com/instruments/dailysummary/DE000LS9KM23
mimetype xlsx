--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b92b2c6d7745c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad92ec323c134003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d53a9c194ca49cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d5c74050394b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a3322a583b47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d53a9c194ca49cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f2a8da2d5946c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d5c74050394b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>