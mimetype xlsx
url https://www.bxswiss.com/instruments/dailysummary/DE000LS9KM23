--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad92ec323c134003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960704cf7b504dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d5c74050394b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09c2afd93cf4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f2a8da2d5946c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d5c74050394b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e28f2d5cfa492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09c2afd93cf4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>217,621</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>