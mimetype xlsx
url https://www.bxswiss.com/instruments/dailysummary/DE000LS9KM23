--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960704cf7b504dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf185cf736e477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09c2afd93cf4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5bbfeac8b5481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e28f2d5cfa492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09c2afd93cf4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ca9d984da34b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5bbfeac8b5481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...539 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,532</x:t>
-[...36 lines deleted...]
-          <x:t>231,382</x:t>
+          <x:t>233,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>