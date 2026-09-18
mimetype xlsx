--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf185cf736e477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7549490214d64d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5bbfeac8b5481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1862c2dacf4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ca9d984da34b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5bbfeac8b5481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae713efd8237480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1862c2dacf4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,132</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>235,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>236,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>