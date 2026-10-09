--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7549490214d64d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ede1e014aa45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1862c2dacf4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6bd003244a4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae713efd8237480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1862c2dacf4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0c9aa6296b4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6bd003244a4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...291 lines deleted...]
-          <x:t>234,803</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>236,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>