--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ede1e014aa45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c96843a6bb46a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6bd003244a4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9250ec15e34c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0c9aa6296b4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6bd003244a4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d834f190b384842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9250ec15e34c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien: Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KM23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>