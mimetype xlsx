--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054c4d55ffbd4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9908d4610b4d4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4972041eb14d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8c8943954d4326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67213382974b49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4972041eb14d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b177707a65a41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8c8943954d4326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>