--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9908d4610b4d4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0344390965344480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8c8943954d4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b39d2b106a463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b177707a65a41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8c8943954d4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591107ba68b744f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b39d2b106a463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>