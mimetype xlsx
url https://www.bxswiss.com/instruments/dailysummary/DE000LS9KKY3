--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0344390965344480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96036ffd3ae64a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b39d2b106a463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6dc7b0b3d34243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591107ba68b744f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b39d2b106a463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ec72570ad44692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6dc7b0b3d34243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>