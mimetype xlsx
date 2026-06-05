--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96036ffd3ae64a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2d002fac614a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6dc7b0b3d34243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c9a8630f7441e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ec72570ad44692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6dc7b0b3d34243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb267862e1b624f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c9a8630f7441e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>