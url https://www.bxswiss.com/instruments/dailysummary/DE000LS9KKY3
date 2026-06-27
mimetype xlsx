--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2d002fac614a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf910a0caf1874d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c9a8630f7441e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a96626c8894dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb267862e1b624f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c9a8630f7441e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085e8a2a9ed3482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a96626c8894dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>