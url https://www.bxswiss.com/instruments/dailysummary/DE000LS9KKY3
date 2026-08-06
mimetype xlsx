--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf910a0caf1874d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f80b8d365948bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a96626c8894dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee3c8824e494206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085e8a2a9ed3482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a96626c8894dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34ed24a2350406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee3c8824e494206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>441,999</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>