--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f80b8d365948bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08cc3639f8a4203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee3c8824e494206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed4f6d2e5e1407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34ed24a2350406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee3c8824e494206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa18e0e340142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed4f6d2e5e1407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>443,668</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>