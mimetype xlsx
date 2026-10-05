--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08cc3639f8a4203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cddd45ce864f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed4f6d2e5e1407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4447760fae47f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa18e0e340142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed4f6d2e5e1407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674faf9efaeb4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4447760fae47f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>