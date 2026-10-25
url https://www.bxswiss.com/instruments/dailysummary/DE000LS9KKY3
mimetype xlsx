--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cddd45ce864f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb7bc10295840f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4447760fae47f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbf6a52af264c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674faf9efaeb4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4447760fae47f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9dbc43e0344d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbf6a52af264c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>