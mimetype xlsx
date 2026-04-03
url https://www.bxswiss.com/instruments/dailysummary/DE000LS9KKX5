--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e954d649fb74938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47e963e9544cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44d6347c245c4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7370c270c8e9462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bb2a7b0ae14658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44d6347c245c4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9c729749a64027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7370c270c8e9462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>