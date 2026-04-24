--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47e963e9544cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b063a24cb74f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7370c270c8e9462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a7d612bf34478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9c729749a64027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7370c270c8e9462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e182f81c57945b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a7d612bf34478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>