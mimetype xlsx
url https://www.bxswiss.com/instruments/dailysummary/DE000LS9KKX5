--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b063a24cb74f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21084f920ad248ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a7d612bf34478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089a358c4cd045fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e182f81c57945b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a7d612bf34478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eea746430ee4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089a358c4cd045fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>