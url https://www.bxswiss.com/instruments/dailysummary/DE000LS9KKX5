--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21084f920ad248ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bf7c0e58f54c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089a358c4cd045fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2f1499435e4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eea746430ee4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089a358c4cd045fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc384cdd7b1124f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2f1499435e4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>