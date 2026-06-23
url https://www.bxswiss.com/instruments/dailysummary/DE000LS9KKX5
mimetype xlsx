--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bf7c0e58f54c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3177b2a7608a4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2f1499435e4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf82a20b0ffd4389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc384cdd7b1124f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2f1499435e4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f65c6396724af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf82a20b0ffd4389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>