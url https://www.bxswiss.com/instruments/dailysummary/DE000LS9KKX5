--- v12 (2026-06-23)
+++ v13 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3177b2a7608a4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ccefc146dc4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf82a20b0ffd4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c54135efe8340a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f65c6396724af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf82a20b0ffd4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdae9880acb14e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c54135efe8340a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>