--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ccefc146dc4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a7c3516bc447c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c54135efe8340a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree52bd25e9dc4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdae9880acb14e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c54135efe8340a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2107b13bf04b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree52bd25e9dc4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>