--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a7c3516bc447c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b21af5903a4f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree52bd25e9dc4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6230c1aeb7764349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2107b13bf04b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree52bd25e9dc4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4e53c762a84b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6230c1aeb7764349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>