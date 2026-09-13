--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b21af5903a4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5a241aac0c4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6230c1aeb7764349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3197e5195ba840b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4e53c762a84b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6230c1aeb7764349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c0c170d4724020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3197e5195ba840b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>189,306</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,305</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>185,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>