--- v16 (2026-09-13)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5a241aac0c4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba14556cd5a499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3197e5195ba840b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd884280b32974347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c0c170d4724020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3197e5195ba840b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d94996d548497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd884280b32974347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>