--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba14556cd5a499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53f4f256d264d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd884280b32974347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bd181aedbf4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d94996d548497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd884280b32974347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d7960fa9d54612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bd181aedbf4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Payment Systems and Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>