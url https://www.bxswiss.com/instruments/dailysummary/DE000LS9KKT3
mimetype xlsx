--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0593ecc0a8b4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de63f9d82224cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669b66915dd647e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322f22c23c0b4bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d2ed6518114811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669b66915dd647e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6454221f01e4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322f22c23c0b4bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>