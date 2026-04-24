--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de63f9d82224cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb1a4a9a3184bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322f22c23c0b4bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f40eecfd7f4514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6454221f01e4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322f22c23c0b4bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c967335d2884998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f40eecfd7f4514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>141,386</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,094</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>