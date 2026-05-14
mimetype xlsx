--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb1a4a9a3184bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff11c496c23443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f40eecfd7f4514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec3a92a362f492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c967335d2884998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f40eecfd7f4514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80121c85278e4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec3a92a362f492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>