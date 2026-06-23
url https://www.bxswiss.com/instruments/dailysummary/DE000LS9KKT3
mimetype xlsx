--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff11c496c23443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70466c6dc6bc4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec3a92a362f492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3996642200594828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80121c85278e4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec3a92a362f492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fa284a4bc44344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3996642200594828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,535</x:t>
-[...4 lines deleted...]
-          <x:t>147,867</x:t>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>144,773</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>