--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70466c6dc6bc4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c953bf974144b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3996642200594828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c56bf8ae504dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fa284a4bc44344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3996642200594828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41185863ad2b4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c56bf8ae504dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>148,106</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,874</x:t>
-[...485 lines deleted...]
-          <x:t>147,948</x:t>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>