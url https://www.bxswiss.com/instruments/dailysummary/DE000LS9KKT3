--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c953bf974144b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3bce2991954153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c56bf8ae504dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ee53fad8746e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41185863ad2b4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c56bf8ae504dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded0227a53e34473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ee53fad8746e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>