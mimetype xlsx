--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3bce2991954153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9c8c4708b94c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ee53fad8746e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2614b83cc2314067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded0227a53e34473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ee53fad8746e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59045c8ef2954ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2614b83cc2314067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>155,872</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>