--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9c8c4708b94c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e8db0c03104134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2614b83cc2314067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49232cfe6554bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59045c8ef2954ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2614b83cc2314067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73eab61054e143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49232cfe6554bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>