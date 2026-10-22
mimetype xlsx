--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e8db0c03104134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc7660898a24c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49232cfe6554bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29f2d5d9b3f49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73eab61054e143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49232cfe6554bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb332768407431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29f2d5d9b3f49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 100 Dividenden weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>