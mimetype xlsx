--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6ab278f8874ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc820dd0d436747a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3ce3aa11f14706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423b7e011cf54997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901a18394f1143d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3ce3aa11f14706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re762c7d5fd3f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423b7e011cf54997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...436 lines deleted...]
-          <x:t>157,633</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,544</x:t>
-[...193 lines deleted...]
-          <x:t>160,238</x:t>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>