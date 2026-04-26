--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc820dd0d436747a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc00d717cd64bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423b7e011cf54997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6753cb8b004b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re762c7d5fd3f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423b7e011cf54997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e558119c834276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6753cb8b004b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>