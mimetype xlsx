--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc00d717cd64bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4451930de94ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6753cb8b004b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839ac237b6714d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e558119c834276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6753cb8b004b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5420794637442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839ac237b6714d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>166,197</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,790</x:t>
-[...350 lines deleted...]
-          <x:t>166,010</x:t>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>