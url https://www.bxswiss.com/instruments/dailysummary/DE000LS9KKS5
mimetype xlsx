--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4451930de94ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58ed5a16b3f41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839ac237b6714d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57b71df226c417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5420794637442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839ac237b6714d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddf84724c624e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57b71df226c417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>