--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58ed5a16b3f41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cee86d82684b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57b71df226c417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfbf0579ff34087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddf84724c624e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57b71df226c417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb8be79d88044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfbf0579ff34087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>163,835</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>160,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>