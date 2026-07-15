--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cee86d82684b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a624226055407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfbf0579ff34087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27818b25c8cd4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb8be79d88044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfbf0579ff34087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a08dde6cd9425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27818b25c8cd4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>163,605</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>162,957</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>