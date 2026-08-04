--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a624226055407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d63606916104710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27818b25c8cd4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a2010870704734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a08dde6cd9425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27818b25c8cd4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619f5f5a68634581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a2010870704734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>