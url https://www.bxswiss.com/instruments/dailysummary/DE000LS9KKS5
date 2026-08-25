--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d63606916104710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abb9df70bca4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a2010870704734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083f64c07afb4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619f5f5a68634581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a2010870704734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292de42151854300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083f64c07afb4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>