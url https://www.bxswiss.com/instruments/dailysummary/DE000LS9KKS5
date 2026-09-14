--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abb9df70bca4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d2a7b33aa54f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083f64c07afb4da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fa4b17ea114866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292de42151854300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083f64c07afb4da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87087ac651714133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fa4b17ea114866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>