--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d2a7b33aa54f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf061e673eaea48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fa4b17ea114866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref44aa2636774040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87087ac651714133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fa4b17ea114866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174167935a8e4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref44aa2636774040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>