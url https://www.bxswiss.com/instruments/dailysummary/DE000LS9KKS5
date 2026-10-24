--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf061e673eaea48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc495f9580f8f4c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref44aa2636774040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad45c4372a3b46fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174167935a8e4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref44aa2636774040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696deb4935d14233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad45c4372a3b46fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlentaucher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>