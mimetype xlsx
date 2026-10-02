--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574648aa9a7c4db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fadda855a44a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890b0189e1744568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c70b3a43e4440b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174e9a95cb434ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890b0189e1744568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re088d477375547ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c70b3a43e4440b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>225,896</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>