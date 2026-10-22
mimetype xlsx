--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fadda855a44a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b744c2a1024177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c70b3a43e4440b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf528480ebbdf4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re088d477375547ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c70b3a43e4440b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5022384823b84316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf528480ebbdf4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>