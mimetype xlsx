--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a5bfde874440d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e105d30906849bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e80111428204fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe1d7dbaec049d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6165db1d0f14050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e80111428204fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589af70c6aef477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe1d7dbaec049d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>