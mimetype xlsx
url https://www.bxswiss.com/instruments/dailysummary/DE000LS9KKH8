--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e105d30906849bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c9e852254a42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe1d7dbaec049d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c27e23958664c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589af70c6aef477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe1d7dbaec049d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252eab5226d6482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c27e23958664c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>