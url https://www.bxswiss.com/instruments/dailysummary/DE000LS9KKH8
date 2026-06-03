--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c9e852254a42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2499d902ab34e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c27e23958664c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7b0ba6243b4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252eab5226d6482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c27e23958664c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7b742e0daf47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7b0ba6243b4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>240,866</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>