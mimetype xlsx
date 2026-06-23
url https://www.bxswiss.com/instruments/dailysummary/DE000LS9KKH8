--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2499d902ab34e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531b032a363f44bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7b0ba6243b4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c390f34ee74041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7b742e0daf47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7b0ba6243b4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda2a1311bd14fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c390f34ee74041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>