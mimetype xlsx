--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531b032a363f44bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389fb020335340f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c390f34ee74041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8ffce4f1f8435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda2a1311bd14fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c390f34ee74041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f00949ce6a44e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8ffce4f1f8435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>