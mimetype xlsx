--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389fb020335340f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a705bf9cd234066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8ffce4f1f8435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7c7bba82fa4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f00949ce6a44e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8ffce4f1f8435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc88b16001564d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7c7bba82fa4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>