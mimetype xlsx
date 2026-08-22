--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a705bf9cd234066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574648aa9a7c4db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7c7bba82fa4be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890b0189e1744568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc88b16001564d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7c7bba82fa4be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174e9a95cb434ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890b0189e1744568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FÜNF ausgewählte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>