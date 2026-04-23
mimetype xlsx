--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778e72952f0846a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7f4ab19858422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c427a84777c44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fac675fb2c40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56078579d9d14e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c427a84777c44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d90e78cefe472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fac675fb2c40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>157,065</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>157,438</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,760</x:t>
-[...490 lines deleted...]
-          <x:t>153,185</x:t>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>