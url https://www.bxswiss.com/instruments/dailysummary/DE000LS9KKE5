--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7f4ab19858422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd951fd89ac2f4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fac675fb2c40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca2ad3c55f7435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d90e78cefe472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fac675fb2c40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0d08a725ac4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca2ad3c55f7435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>