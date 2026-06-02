--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd951fd89ac2f4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1b498ff35643c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca2ad3c55f7435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b26e319db984f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0d08a725ac4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca2ad3c55f7435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20eaf452e21e4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b26e319db984f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>