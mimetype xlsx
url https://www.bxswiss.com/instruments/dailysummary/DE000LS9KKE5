--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1b498ff35643c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1528d70892404438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b26e319db984f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad3cb1a00264dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20eaf452e21e4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b26e319db984f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda65831a849d43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad3cb1a00264dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>