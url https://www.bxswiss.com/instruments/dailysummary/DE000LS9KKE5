--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1528d70892404438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adef9e891534243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad3cb1a00264dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6a1bdc984149ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda65831a849d43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad3cb1a00264dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb535ff06486f4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6a1bdc984149ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>