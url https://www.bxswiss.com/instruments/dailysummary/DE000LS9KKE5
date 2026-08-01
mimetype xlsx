--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adef9e891534243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45d9d0735b245dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6a1bdc984149ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350204bc2f6a4f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb535ff06486f4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6a1bdc984149ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cabfe9c9454487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350204bc2f6a4f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>