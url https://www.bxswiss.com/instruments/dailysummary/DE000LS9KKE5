--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45d9d0735b245dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b47f37f30e407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350204bc2f6a4f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369176aa3e104141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cabfe9c9454487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350204bc2f6a4f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425f7d2f7cde46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369176aa3e104141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>