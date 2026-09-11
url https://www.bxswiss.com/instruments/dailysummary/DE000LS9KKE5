--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b47f37f30e407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fb4a23cdfc4c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369176aa3e104141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63747d701c8445b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425f7d2f7cde46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369176aa3e104141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece177061654c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63747d701c8445b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>