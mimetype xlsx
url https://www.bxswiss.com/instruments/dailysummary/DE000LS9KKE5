--- v12 (2026-09-11)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fb4a23cdfc4c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9641a6b913432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63747d701c8445b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a296550c0584631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece177061654c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63747d701c8445b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafbef0f064f46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a296550c0584631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulativ-Konservativer Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>172,814</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>