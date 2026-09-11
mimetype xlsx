--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2f9cf0955a43f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaa9ec429c14d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f21ca8ee3664a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b79f41bdbd40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40f3ce757024c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f21ca8ee3664a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e96c71b514b4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b79f41bdbd40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...414 lines deleted...]
-          <x:t>385,559</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>384,989</x:t>
-[...188 lines deleted...]
-          <x:t>347,985</x:t>
+          <x:t>365,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>