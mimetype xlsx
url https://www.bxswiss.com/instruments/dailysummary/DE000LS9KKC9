--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaa9ec429c14d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095c367e9a6c44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b79f41bdbd40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f71b97871244abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e96c71b514b4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b79f41bdbd40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ed6b4d2c874541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f71b97871244abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>