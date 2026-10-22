--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095c367e9a6c44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ad8bd31fd44eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f71b97871244abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c88ad239164396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ed6b4d2c874541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f71b97871244abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e050433c8d94adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c88ad239164396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>348,943</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>356,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>