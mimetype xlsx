--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da6677dcfe24b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8707a023fb0a4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ebd5c007794da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cf767ee30c4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350de473d49a447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ebd5c007794da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df5a6d9b7cd4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cf767ee30c4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>