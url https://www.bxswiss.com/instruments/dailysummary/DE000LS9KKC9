--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8707a023fb0a4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e34a0d9b7ea4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cf767ee30c4b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850d88453acb4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df5a6d9b7cd4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cf767ee30c4b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7239c82ecfc84b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850d88453acb4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>