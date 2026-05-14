--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e34a0d9b7ea4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dea1680d8a4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850d88453acb4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51428d98b85c41fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7239c82ecfc84b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850d88453acb4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9363ef5fb6c047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51428d98b85c41fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>