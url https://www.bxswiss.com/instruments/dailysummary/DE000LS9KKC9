--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dea1680d8a4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79172109098143fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51428d98b85c41fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d12a2d3cbb42ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9363ef5fb6c047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51428d98b85c41fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690917832fb44ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d12a2d3cbb42ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>343,000</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>