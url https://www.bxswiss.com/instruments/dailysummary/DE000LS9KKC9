--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79172109098143fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7992f8b2fbe6408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d12a2d3cbb42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b159196b164914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690917832fb44ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d12a2d3cbb42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805f809620649ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b159196b164914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>