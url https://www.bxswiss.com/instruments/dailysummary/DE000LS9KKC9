--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7992f8b2fbe6408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2f9cf0955a43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b159196b164914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f21ca8ee3664a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805f809620649ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b159196b164914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40f3ce757024c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f21ca8ee3664a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendSignaleUSA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KKC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>