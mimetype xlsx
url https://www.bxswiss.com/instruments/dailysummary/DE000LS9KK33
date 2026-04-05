--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda53c8a77194aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f48c73986b14215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08f944d17f14053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca325ee4b024858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc0080b7f64f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08f944d17f14053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5212d5385d314a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca325ee4b024858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>215,808</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,057</x:t>
-[...431 lines deleted...]
-          <x:t>212,496</x:t>
+          <x:t>213,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>