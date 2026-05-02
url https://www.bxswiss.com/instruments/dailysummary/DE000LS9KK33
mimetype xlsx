--- v7 (2026-04-05)
+++ v8 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f48c73986b14215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ea8b84bdd545f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca325ee4b024858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb825c88c806d4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5212d5385d314a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca325ee4b024858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756ed34e657343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb825c88c806d4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,545 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>214,267</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,358</x:t>
-[...161 lines deleted...]
-          <x:t>209,669</x:t>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>