--- v8 (2026-05-02)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ea8b84bdd545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb660e984db042ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb825c88c806d4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5acac6e430b408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756ed34e657343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb825c88c806d4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b283019c184aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5acac6e430b408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,545 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>231,281</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>