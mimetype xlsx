--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb660e984db042ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd486d8dbf8b944e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5acac6e430b408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ee076fb39f4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b283019c184aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5acac6e430b408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2156b3fe2a1742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ee076fb39f4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>