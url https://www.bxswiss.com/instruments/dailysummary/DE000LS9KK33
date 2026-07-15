--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd486d8dbf8b944e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4390adb3de4e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ee076fb39f4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58609ed92e9141fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2156b3fe2a1742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ee076fb39f4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10071efeb1bf4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58609ed92e9141fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>