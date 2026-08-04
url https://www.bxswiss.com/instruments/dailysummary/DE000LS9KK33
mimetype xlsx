--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4390adb3de4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reace4c3f692e4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58609ed92e9141fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0a0fef1b8f4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10071efeb1bf4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58609ed92e9141fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45661687433443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0a0fef1b8f4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>