--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reace4c3f692e4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4249ec57a99f4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0a0fef1b8f4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ad52532740466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45661687433443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0a0fef1b8f4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a10bc25737247e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ad52532740466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>