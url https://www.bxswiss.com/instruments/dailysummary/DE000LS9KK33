--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4249ec57a99f4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6349f4568ea340b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ad52532740466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca60d53aadff42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a10bc25737247e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ad52532740466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a9d6116d624c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca60d53aadff42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>