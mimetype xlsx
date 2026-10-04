--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6349f4568ea340b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec371d87356e4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca60d53aadff42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f810ce50b74ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a9d6116d624c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca60d53aadff42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fd7022c5b449b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f810ce50b74ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>