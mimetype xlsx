--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec371d87356e4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6605e33183844bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f810ce50b74ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e83d5d4e0143cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fd7022c5b449b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f810ce50b74ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166455e8d5c9436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e83d5d4e0143cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transformation Automotive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>