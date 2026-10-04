--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84c6f3e169142e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6ef1606e7c4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3333abbb31fa47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7be71ccec04627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafdb8902ecc4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3333abbb31fa47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860b54acef044299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7be71ccec04627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,794</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,257</x:t>
-[...517 lines deleted...]
-          <x:t>91,702</x:t>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>