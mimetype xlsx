--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6ef1606e7c4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8396b0c697a6492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7be71ccec04627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859839f33fed4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860b54acef044299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7be71ccec04627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f99452d6e74669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859839f33fed4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>