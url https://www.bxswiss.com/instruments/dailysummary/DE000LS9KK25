--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cccf1ff26fa42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc827aac36060416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce10bcc91724e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada4ae1d389247a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274e17ef37a7439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce10bcc91724e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a91b3fe5564985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada4ae1d389247a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>