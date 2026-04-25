--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc827aac36060416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2635a6f4c4466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada4ae1d389247a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a2cb4dfc424c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a91b3fe5564985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada4ae1d389247a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce381641da84052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a2cb4dfc424c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>