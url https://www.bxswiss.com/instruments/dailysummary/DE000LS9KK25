--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2635a6f4c4466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f63adce33f467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a2cb4dfc424c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27af9a06afc44a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce381641da84052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a2cb4dfc424c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfce3510c904dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27af9a06afc44a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>