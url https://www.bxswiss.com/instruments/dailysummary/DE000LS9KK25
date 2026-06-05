--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f63adce33f467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72bd59e5dc34b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27af9a06afc44a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7c8295473c4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfce3510c904dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27af9a06afc44a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra556154de5994f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7c8295473c4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,759</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>95,226</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>