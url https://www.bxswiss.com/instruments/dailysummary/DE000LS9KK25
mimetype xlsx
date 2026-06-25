--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72bd59e5dc34b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8ec09ba5104e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7c8295473c4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c392e445344499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra556154de5994f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7c8295473c4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd813b2e4e5a34c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c392e445344499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,780</x:t>
-[...441 lines deleted...]
-          <x:t>98,417</x:t>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>