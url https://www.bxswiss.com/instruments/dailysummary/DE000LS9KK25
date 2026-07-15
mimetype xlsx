--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8ec09ba5104e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb302e58d274a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c392e445344499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce60084079f0473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd813b2e4e5a34c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c392e445344499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1476adb22543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce60084079f0473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...288 lines deleted...]
-          <x:t>93,063</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,061</x:t>
-[...247 lines deleted...]
-          <x:t>98,886</x:t>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>