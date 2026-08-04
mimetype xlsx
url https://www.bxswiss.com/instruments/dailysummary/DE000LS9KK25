--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb302e58d274a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82263cd21978462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce60084079f0473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f68e8d2700242f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1476adb22543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce60084079f0473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a6ac982b2e46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f68e8d2700242f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>