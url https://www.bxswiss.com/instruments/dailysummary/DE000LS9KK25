--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82263cd21978462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8c00bb2f6846e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f68e8d2700242f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916bf28340274fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a6ac982b2e46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f68e8d2700242f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d19948d525e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916bf28340274fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>