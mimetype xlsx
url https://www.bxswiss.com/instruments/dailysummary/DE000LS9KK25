--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8c00bb2f6846e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84c6f3e169142e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916bf28340274fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3333abbb31fa47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d19948d525e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916bf28340274fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafdb8902ecc4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3333abbb31fa47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KK25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>