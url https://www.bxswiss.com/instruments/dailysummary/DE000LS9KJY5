--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00091856b1784467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5b6386a10045cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44895c4542e47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42200a9fec245af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb64530c85441e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44895c4542e47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27439877433b4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42200a9fec245af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,046</x:t>
-[...124 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>188,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,563</x:t>
-[...225 lines deleted...]
-          <x:t>189,021</x:t>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>