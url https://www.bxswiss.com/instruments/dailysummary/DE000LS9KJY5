--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5b6386a10045cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca661efacb944348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42200a9fec245af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e8028a95a44a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27439877433b4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42200a9fec245af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7b2cf8143c48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e8028a95a44a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>