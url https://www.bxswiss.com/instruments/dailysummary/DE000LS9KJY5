--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca661efacb944348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c71962e614429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e8028a95a44a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe55eacef9ce42ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7b2cf8143c48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e8028a95a44a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe74781eaab4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe55eacef9ce42ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>