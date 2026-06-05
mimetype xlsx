--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c71962e614429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726240e6a41c42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe55eacef9ce42ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bd820116b6483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe74781eaab4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe55eacef9ce42ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf518f5c15f954516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bd820116b6483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>