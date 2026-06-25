--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726240e6a41c42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57938e76d3b64aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bd820116b6483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8859876f59e9431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf518f5c15f954516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bd820116b6483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947e8ead4094466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8859876f59e9431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>189,130</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,077</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>188,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,378</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>