--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57938e76d3b64aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da5dfcb208343a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8859876f59e9431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f03d9ddfda49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947e8ead4094466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8859876f59e9431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12039086d15844f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f03d9ddfda49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>190,376</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>189,282</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>