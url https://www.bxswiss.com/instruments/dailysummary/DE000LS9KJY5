--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da5dfcb208343a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb59a6981684cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f03d9ddfda49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d38725adb2c46f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12039086d15844f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f03d9ddfda49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f3f4e474094315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d38725adb2c46f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>