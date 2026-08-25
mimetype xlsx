--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb59a6981684cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdca11dde3674581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d38725adb2c46f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c166f6e597463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f3f4e474094315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d38725adb2c46f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb253985c254d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c166f6e597463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>