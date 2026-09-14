--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdca11dde3674581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5f9c10a5f04d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c166f6e597463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32829633a1f4b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb253985c254d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c166f6e597463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570ef23351cb43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32829633a1f4b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,825</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>