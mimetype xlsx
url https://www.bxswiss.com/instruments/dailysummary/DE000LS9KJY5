--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5f9c10a5f04d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2f66ad0ac242d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32829633a1f4b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ed10cc1f324ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570ef23351cb43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32829633a1f4b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b243e8da694964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ed10cc1f324ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...281 lines deleted...]
-          <x:t>206,963</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,574</x:t>
-[...242 lines deleted...]
-          <x:t>207,054</x:t>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...19 lines deleted...]
-          <x:t>207,488</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>