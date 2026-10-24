--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2f66ad0ac242d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574f5e9e0da345d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ed10cc1f324ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6603e14a8ce04526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b243e8da694964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ed10cc1f324ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f3ccd2858845b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6603e14a8ce04526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>taurus 01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>207,496</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>205,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>