--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20e653be40b450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1813f3da89dc4a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc542332d78104ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9073797cf604497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9357412a3b094627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc542332d78104ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfb0df8433b4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9073797cf604497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>