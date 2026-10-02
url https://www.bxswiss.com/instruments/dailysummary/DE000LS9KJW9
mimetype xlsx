--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1813f3da89dc4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1510c67b9e33421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9073797cf604497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4fc138739346f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfb0df8433b4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9073797cf604497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222d1f6c83aa4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4fc138739346f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>162,745</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,299</x:t>
-[...308 lines deleted...]
-          <x:t>161,538</x:t>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>161,738</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>