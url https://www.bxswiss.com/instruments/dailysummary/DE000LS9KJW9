--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1510c67b9e33421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fe9e6e2db841e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4fc138739346f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b4136cd8784244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222d1f6c83aa4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4fc138739346f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9d2ea0238f4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b4136cd8784244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>161,538</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,031</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>