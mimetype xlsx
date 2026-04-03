--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79f0ceaf3c14635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8d2b50018c4fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7506aa195b2b4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cde6b074d9d4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5813602ca249f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7506aa195b2b4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48010dac21b9483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cde6b074d9d4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>