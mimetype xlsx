--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8d2b50018c4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdab49a4250c4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cde6b074d9d4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bda91257ae47e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48010dac21b9483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cde6b074d9d4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e1ae6a7c6c423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bda91257ae47e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>