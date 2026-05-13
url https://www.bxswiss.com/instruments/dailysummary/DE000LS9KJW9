--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdab49a4250c4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d31c5775de04132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bda91257ae47e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313014da35614637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e1ae6a7c6c423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bda91257ae47e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca313181d1434b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313014da35614637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>