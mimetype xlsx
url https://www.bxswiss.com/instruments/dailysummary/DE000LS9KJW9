--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d31c5775de04132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c779a9a1e7d4523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313014da35614637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e9847155944472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca313181d1434b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313014da35614637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a720f1dabed4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e9847155944472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>