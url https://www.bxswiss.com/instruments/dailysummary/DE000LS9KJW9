--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c779a9a1e7d4523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c7b5035fd24dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e9847155944472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4703971258b4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a720f1dabed4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e9847155944472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a53c4ef2bb743e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4703971258b4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>155,827</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,234</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>