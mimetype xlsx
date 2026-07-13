--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c7b5035fd24dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3517552355cb4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4703971258b4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c59c9dcfe549de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a53c4ef2bb743e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4703971258b4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R226785cacad84994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c59c9dcfe549de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>