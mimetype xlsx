--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3517552355cb4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39911b10e634f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c59c9dcfe549de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64a499140c4631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R226785cacad84994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c59c9dcfe549de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b183c2d67b414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64a499140c4631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>157,563</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>