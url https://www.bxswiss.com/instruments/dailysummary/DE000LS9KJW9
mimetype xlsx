--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39911b10e634f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20e653be40b450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64a499140c4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc542332d78104ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b183c2d67b414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64a499140c4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9357412a3b094627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc542332d78104ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende - weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>