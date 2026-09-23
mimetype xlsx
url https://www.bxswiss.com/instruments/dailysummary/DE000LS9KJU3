--- v9 (2026-09-02)
+++ v10 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26a97a62c564378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff203ae24584af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98a05f0eba74332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327b46022aad471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd0b3c6c3574b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98a05f0eba74332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree984b1b1af94e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327b46022aad471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>