--- v10 (2026-09-23)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff203ae24584af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83af36b69ab64fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327b46022aad471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c7ea3e2090471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree984b1b1af94e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327b46022aad471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e915b03f6d74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c7ea3e2090471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>