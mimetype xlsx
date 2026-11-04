--- v11 (2026-10-15)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83af36b69ab64fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b6167c6ac84dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c7ea3e2090471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae28413bf42a4821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e915b03f6d74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c7ea3e2090471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f69a5f46294640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae28413bf42a4821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>