--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5985696a68b44f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00abe08e643343be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b510a118644cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262fa3c5ee844060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cc4833fff64eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b510a118644cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70b26b3fa584016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262fa3c5ee844060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>