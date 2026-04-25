--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00abe08e643343be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35ccde4167b4510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262fa3c5ee844060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48174c1b08934b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70b26b3fa584016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262fa3c5ee844060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c89e24441a447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48174c1b08934b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>165,821</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>170,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>