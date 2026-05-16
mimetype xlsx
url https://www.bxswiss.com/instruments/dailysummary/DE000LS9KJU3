--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35ccde4167b4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31b0d2ab3bc400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48174c1b08934b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1abe99c24944408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c89e24441a447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48174c1b08934b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6e3d4fd05f42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1abe99c24944408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>