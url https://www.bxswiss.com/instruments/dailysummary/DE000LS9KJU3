--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31b0d2ab3bc400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a70bf47e06746f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1abe99c24944408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d84ee6e444a4918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6e3d4fd05f42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1abe99c24944408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ac1756b2b34abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d84ee6e444a4918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>