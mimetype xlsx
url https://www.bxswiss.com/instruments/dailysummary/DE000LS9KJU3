--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a70bf47e06746f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12246cae35c04547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d84ee6e444a4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23d3501d25f48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ac1756b2b34abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d84ee6e444a4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0c86f8608c4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23d3501d25f48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>191,179</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>191,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>