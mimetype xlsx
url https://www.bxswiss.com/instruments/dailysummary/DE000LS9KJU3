--- v7 (2026-07-05)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12246cae35c04547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf83336516d4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23d3501d25f48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd26cb39940445bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0c86f8608c4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23d3501d25f48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bf1758d8acd4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd26cb39940445bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...593 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,901</x:t>
-[...9 lines deleted...]
-          <x:t>216,470</x:t>
+          <x:t>215,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>