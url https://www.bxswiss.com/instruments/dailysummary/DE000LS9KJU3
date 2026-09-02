--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf83336516d4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26a97a62c564378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd26cb39940445bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98a05f0eba74332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bf1758d8acd4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd26cb39940445bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd0b3c6c3574b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98a05f0eba74332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche KGV Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>