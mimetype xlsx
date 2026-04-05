--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6600880bb24d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f13bb18013d4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1590c0e3837543d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756708cca7cc428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ca7552773642c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1590c0e3837543d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ab4f8a26b94dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756708cca7cc428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>