--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f13bb18013d4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae4ad91e8c14468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756708cca7cc428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f0411472e44707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ab4f8a26b94dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756708cca7cc428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3873308411aa49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f0411472e44707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...517 lines deleted...]
-          <x:t>214,181</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>215,002</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>