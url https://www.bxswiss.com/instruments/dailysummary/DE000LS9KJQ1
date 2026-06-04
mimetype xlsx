--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae4ad91e8c14468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd40d95587942d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f0411472e44707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae25b1fbab7450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3873308411aa49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f0411472e44707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2930dff36824b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae25b1fbab7450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>