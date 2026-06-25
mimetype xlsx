--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd40d95587942d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91202d3dede4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae25b1fbab7450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e4f8aa9a4b42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2930dff36824b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae25b1fbab7450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1f3671003b416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e4f8aa9a4b42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>218,148</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,748</x:t>
-[...517 lines deleted...]
-          <x:t>220,364</x:t>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>