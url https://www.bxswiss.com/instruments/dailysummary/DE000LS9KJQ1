--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91202d3dede4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9310e468cb74998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e4f8aa9a4b42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4892e08b130c4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1f3671003b416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e4f8aa9a4b42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a0fe8d3ab048ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4892e08b130c4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>