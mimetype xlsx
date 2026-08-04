--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9310e468cb74998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c706bf5a2c2426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4892e08b130c4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536b90dc6ca745fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a0fe8d3ab048ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4892e08b130c4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ecb688ab31403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536b90dc6ca745fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>