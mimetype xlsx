--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c706bf5a2c2426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e877dcedd8f406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536b90dc6ca745fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48feabd47b944ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ecb688ab31403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536b90dc6ca745fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cb61288e3c47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48feabd47b944ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>