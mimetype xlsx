--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e877dcedd8f406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392d1b10562e44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48feabd47b944ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29d7ff25322482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cb61288e3c47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48feabd47b944ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e6f63dd9d54a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29d7ff25322482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>