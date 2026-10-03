--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392d1b10562e44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679e9e32673e4b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29d7ff25322482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081a5c6374da4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e6f63dd9d54a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29d7ff25322482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f001c1c44af4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081a5c6374da4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>