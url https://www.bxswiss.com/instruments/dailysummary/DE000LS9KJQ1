--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679e9e32673e4b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797c7e7e4523413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081a5c6374da4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b83624c8654638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f001c1c44af4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081a5c6374da4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a012d6194d4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b83624c8654638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-TOPUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>