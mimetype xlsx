--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04605208ee984412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc8bde1c6414db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601d4b7ada8b4033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd003d27619475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e0a41f694a4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601d4b7ada8b4033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dab02c7d6204036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd003d27619475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>