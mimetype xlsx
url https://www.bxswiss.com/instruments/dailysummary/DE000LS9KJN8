--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc8bde1c6414db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa61b1b2117d4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd003d27619475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb0b60d49754bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dab02c7d6204036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd003d27619475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac459b6fb6e54bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb0b60d49754bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>