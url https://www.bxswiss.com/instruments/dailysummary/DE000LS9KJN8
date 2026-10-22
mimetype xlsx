--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa61b1b2117d4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6e4f3f1f694369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb0b60d49754bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412a06c7f0c44a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac459b6fb6e54bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb0b60d49754bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5936ea269a5b456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412a06c7f0c44a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>