--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc851fc3f6e44898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5bf2a9b1b64cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b419d0a9444817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796e5b6698764038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2374762344429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b419d0a9444817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92e21ca6d2b4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796e5b6698764038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>