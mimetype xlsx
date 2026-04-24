--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5bf2a9b1b64cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e360010dec640f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796e5b6698764038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca50daa840824bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92e21ca6d2b4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796e5b6698764038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d68719d92a4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca50daa840824bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>484,006</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>487,922</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>