--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e360010dec640f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03717cae132a43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca50daa840824bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac893749afc54578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d68719d92a4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca50daa840824bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edeb16513fa459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac893749afc54578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>