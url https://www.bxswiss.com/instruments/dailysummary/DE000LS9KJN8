--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03717cae132a43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a42151aa8346a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac893749afc54578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89cf576f78434f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edeb16513fa459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac893749afc54578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6870b65a7044fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89cf576f78434f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>440,408</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>