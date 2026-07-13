--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a42151aa8346a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae16200a8a84ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89cf576f78434f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f65fd67af434a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6870b65a7044fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89cf576f78434f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f7199affbe4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f65fd67af434a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>