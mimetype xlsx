--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae16200a8a84ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f1a99cc5634719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f65fd67af434a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a13c3db11c47f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f7199affbe4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f65fd67af434a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3fb990e9ce441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a13c3db11c47f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>