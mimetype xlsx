--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f1a99cc5634719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04605208ee984412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a13c3db11c47f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601d4b7ada8b4033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3fb990e9ce441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a13c3db11c47f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e0a41f694a4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601d4b7ada8b4033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schlechtmenschentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>