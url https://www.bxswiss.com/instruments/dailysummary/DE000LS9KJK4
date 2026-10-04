--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512d80cca80c4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c2e57327f14515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4f24cf61ec4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1aee14bd8e4454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664d6e77ad224efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4f24cf61ec4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22be1edcab2b44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1aee14bd8e4454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>