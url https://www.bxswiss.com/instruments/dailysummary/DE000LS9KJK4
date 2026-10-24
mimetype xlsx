--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c2e57327f14515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c27bfb413746dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1aee14bd8e4454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05144935a52c4b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22be1edcab2b44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1aee14bd8e4454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23800584d34f4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05144935a52c4b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>