--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb825925fbc54f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47096445c7554b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1058172ce4d1438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4049240434a545cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31bc1e5af7c64fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1058172ce4d1438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88130abebb5c45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4049240434a545cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>210,380</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>