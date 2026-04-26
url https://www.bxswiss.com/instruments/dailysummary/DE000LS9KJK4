--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47096445c7554b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428acd3c91e54bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4049240434a545cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1340d83056a4803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88130abebb5c45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4049240434a545cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49af092771347b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1340d83056a4803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>