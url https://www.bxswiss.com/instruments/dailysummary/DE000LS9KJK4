--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428acd3c91e54bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fca684fd0f64522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1340d83056a4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1596a3dc10114ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49af092771347b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1340d83056a4803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e1757fa2f04bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1596a3dc10114ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>