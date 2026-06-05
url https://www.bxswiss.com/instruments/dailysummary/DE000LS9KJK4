--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fca684fd0f64522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4d3bafd1dd4a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1596a3dc10114ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ad4afa32904033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e1757fa2f04bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1596a3dc10114ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcda872b75e4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ad4afa32904033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>