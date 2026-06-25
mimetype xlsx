--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4d3bafd1dd4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re924bcd0ba5947cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ad4afa32904033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ede9771cd04118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcda872b75e4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ad4afa32904033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338872abf0f24193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ede9771cd04118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>