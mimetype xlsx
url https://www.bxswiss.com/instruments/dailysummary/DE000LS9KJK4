--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re924bcd0ba5947cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3217a4ccec442fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ede9771cd04118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799e58f8e93147ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338872abf0f24193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ede9771cd04118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd770ec880a64909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799e58f8e93147ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>