--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3217a4ccec442fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94e837a65ee4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799e58f8e93147ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27479e22549744f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd770ec880a64909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799e58f8e93147ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cedeab72574f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27479e22549744f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>219,091</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>225,999</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,691</x:t>
-[...188 lines deleted...]
-          <x:t>220,600</x:t>
+          <x:t>220,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>