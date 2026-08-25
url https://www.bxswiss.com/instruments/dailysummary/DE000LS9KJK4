--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94e837a65ee4472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88758999e83a440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27479e22549744f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b8c5412bb44598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cedeab72574f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27479e22549744f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f875acfae54771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b8c5412bb44598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>225,999</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,691</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>220,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,691</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>