--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88758999e83a440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512d80cca80c4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b8c5412bb44598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4f24cf61ec4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f875acfae54771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b8c5412bb44598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664d6e77ad224efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4f24cf61ec4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BOKLA Deutschland Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,848</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>