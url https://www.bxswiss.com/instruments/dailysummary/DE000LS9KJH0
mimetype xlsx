--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c5a024a4a54244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db59370b5324480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89642848b124319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bfcecc44664181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a6449e43a047ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89642848b124319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b723758d4c4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bfcecc44664181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>230,464</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>