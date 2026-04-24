--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db59370b5324480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb483fd9dd25449cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bfcecc44664181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76e34ea4acc40f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b723758d4c4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bfcecc44664181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafdb6c6975b4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76e34ea4acc40f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>