--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb483fd9dd25449cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba73cf15e7f94882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76e34ea4acc40f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992856b4be3d499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafdb6c6975b4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76e34ea4acc40f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672f338794f742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992856b4be3d499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>