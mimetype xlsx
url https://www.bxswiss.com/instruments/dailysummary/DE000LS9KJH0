--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba73cf15e7f94882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d72ca47c4c948e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992856b4be3d499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb93d5476ff047b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672f338794f742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992856b4be3d499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b625e9046b4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb93d5476ff047b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>221,321</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>