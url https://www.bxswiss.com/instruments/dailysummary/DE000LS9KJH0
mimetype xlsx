--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d72ca47c4c948e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1f281f6e764d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb93d5476ff047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e7a905df1d4d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b625e9046b4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb93d5476ff047b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a798ce779f451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e7a905df1d4d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>