--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1f281f6e764d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b855484b7d4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e7a905df1d4d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33d3f0cd7d04690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a798ce779f451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e7a905df1d4d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26957a9de0cc483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33d3f0cd7d04690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>