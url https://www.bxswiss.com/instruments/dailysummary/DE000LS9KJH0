--- v11 (2026-08-03)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b855484b7d4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a4b0b3095e4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33d3f0cd7d04690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff9fd6dfcec46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26957a9de0cc483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33d3f0cd7d04690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b79743ed6674262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff9fd6dfcec46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>187,420</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>168,505</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>