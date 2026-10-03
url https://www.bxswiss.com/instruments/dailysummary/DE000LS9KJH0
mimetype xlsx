--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a4b0b3095e4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b27d65d29b427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff9fd6dfcec46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e9b4ecd0e64f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b79743ed6674262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff9fd6dfcec46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43fa1a4683b41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e9b4ecd0e64f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>