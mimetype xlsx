--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b27d65d29b427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28571517d0b4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e9b4ecd0e64f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575dd36a39a446b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43fa1a4683b41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e9b4ecd0e64f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4cdbb1f8b34db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575dd36a39a446b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Sieben Sünden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>