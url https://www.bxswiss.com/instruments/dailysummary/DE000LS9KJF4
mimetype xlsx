--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29508c5c2019486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f89d9e4671741a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c74dc3d1db34540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c218ebaa1740a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a5e8874778434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c74dc3d1db34540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaf5d5d4f734b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c218ebaa1740a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,386</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>137,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,545</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>