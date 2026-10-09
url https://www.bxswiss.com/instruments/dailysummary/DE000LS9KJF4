--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f89d9e4671741a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de456e3eb034e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c218ebaa1740a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re223728d65bd473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaf5d5d4f734b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c218ebaa1740a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a6fd9011994c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re223728d65bd473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>140,634</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,787</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>139,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,406</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>