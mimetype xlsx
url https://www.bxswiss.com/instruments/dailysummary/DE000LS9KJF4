--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de456e3eb034e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb746d2d40fef4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re223728d65bd473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcbf9eae35c4f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a6fd9011994c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re223728d65bd473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7752476e827d4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcbf9eae35c4f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>140,423</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,309</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>140,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,306</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>