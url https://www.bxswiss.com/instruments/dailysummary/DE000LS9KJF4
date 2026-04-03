--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01622b1a402f42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f62da8feda34388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134ee4ddf3c94a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb7109f6c4e40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eab1c8c03744de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134ee4ddf3c94a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487268372b4b4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb7109f6c4e40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>142,775</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,303</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>138,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,734</x:t>
         </x:is>
       </x:c>
@@ -710,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>