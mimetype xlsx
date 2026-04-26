--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f62da8feda34388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5316f6bdfd1247f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb7109f6c4e40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b75c4bac148b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487268372b4b4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb7109f6c4e40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ab4a8d9abe4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b75c4bac148b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,432 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>140,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>