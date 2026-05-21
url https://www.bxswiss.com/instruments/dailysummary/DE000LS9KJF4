--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5316f6bdfd1247f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fab0dc027f04903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b75c4bac148b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e119700aab4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ab4a8d9abe4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b75c4bac148b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ae779388764b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e119700aab4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,322 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...270 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>