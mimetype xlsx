--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fab0dc027f04903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efac9923e7f46d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e119700aab4d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aa945befcd4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ae779388764b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e119700aab4d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e08384a38e41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aa945befcd4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>