--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efac9923e7f46d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516fe47cc61f4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aa945befcd4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d76e1f1ea6345d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e08384a38e41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aa945befcd4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635fe1b19e514fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d76e1f1ea6345d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>