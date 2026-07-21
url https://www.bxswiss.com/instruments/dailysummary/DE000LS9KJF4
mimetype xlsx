--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516fe47cc61f4fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f0bce613f743ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d76e1f1ea6345d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd8b8dcc171430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635fe1b19e514fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d76e1f1ea6345d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d89685fe504b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd8b8dcc171430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>137,821</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,114</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>138,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>