--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f0bce613f743ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29508c5c2019486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd8b8dcc171430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c74dc3d1db34540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d89685fe504b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd8b8dcc171430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a5e8874778434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c74dc3d1db34540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden - Perle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>136,499</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>137,114</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>