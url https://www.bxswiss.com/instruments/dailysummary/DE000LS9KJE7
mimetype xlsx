--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b67715ec74349a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a50ac8d6704f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba6cbdc85224a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b089311aff74d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8d0583993d43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba6cbdc85224a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2830a07be09d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b089311aff74d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,591</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>225,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,452</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>