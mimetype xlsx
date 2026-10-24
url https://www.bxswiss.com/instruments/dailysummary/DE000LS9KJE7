--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a50ac8d6704f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf738dc5234fa4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b089311aff74d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2ee57a29a24b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2830a07be09d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b089311aff74d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cbed3402b94790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2ee57a29a24b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>