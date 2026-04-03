--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bd2ec827f54908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434365682e1f4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5aa65fb9e94eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c3498b9d8c4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref733b7a86dc441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5aa65fb9e94eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a258adbc6044c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c3498b9d8c4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>