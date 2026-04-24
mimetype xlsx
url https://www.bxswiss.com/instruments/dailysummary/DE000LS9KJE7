--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434365682e1f4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0b13399696497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c3498b9d8c4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1606122a8d0040e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a258adbc6044c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c3498b9d8c4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R648021dc08a746f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1606122a8d0040e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>