--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0b13399696497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0574159189f74ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1606122a8d0040e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a89998013dd42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R648021dc08a746f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1606122a8d0040e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9c37fab7bf4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a89998013dd42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>