--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0574159189f74ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f33af5e6d8e40c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a89998013dd42ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8b4fd8f166464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9c37fab7bf4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a89998013dd42ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0009617e00ec42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8b4fd8f166464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>