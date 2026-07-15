--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f33af5e6d8e40c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d594c3d6be445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8b4fd8f166464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4209aac5ba743eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0009617e00ec42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8b4fd8f166464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1f7939c41b499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4209aac5ba743eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>248,431</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>