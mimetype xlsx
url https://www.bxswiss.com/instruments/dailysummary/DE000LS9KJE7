--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d594c3d6be445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9b4f7d3c74e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4209aac5ba743eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72175bce4625403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1f7939c41b499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4209aac5ba743eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra216758423fa48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72175bce4625403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>