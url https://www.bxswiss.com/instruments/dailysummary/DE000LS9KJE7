--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9b4f7d3c74e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aedabf430974f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72175bce4625403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2431bd371b94266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra216758423fa48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72175bce4625403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67f5e8920ae4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2431bd371b94266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>