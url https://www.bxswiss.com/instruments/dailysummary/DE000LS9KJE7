--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aedabf430974f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b67715ec74349a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2431bd371b94266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba6cbdc85224a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67f5e8920ae4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2431bd371b94266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8d0583993d43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba6cbdc85224a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashBubbleCrash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>