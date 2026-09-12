--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec143793f994bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4021b572204bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf7a402a6c24846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c719135e344f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66be8c94f9242c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf7a402a6c24846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf449cdfee2514a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c719135e344f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,282</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>