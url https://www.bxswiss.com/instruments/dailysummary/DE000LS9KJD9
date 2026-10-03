--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4021b572204bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6241ad400e774e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c719135e344f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d6617b89a1544a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf449cdfee2514a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c719135e344f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2a36bec53a4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d6617b89a1544a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>