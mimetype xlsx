--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6241ad400e774e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c281ecde3bd4f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d6617b89a1544a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b1391c9c804915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2a36bec53a4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d6617b89a1544a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d4d252042e494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b1391c9c804915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>