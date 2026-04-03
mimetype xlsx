--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570b65008ab34795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e060c108164321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1afb7e0526b497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e509d49f35e4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8d840f18714fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1afb7e0526b497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38eda52daf344558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e509d49f35e4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>