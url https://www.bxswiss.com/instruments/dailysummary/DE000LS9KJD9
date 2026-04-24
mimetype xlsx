--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e060c108164321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fbd13c8af14259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e509d49f35e4d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ab7696076b4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38eda52daf344558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e509d49f35e4d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0df86a6c7b04fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ab7696076b4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>171,679</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,790</x:t>
-[...566 lines deleted...]
-          <x:t>169,994</x:t>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>