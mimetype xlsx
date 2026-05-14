--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fbd13c8af14259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450e10602168420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ab7696076b4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd867cc0d24ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0df86a6c7b04fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ab7696076b4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d972d33c3e4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd867cc0d24ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>