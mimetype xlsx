--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450e10602168420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715be49ca2cd40de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd867cc0d24ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085a96cc95b84fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d972d33c3e4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd867cc0d24ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc04c90d1df84b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085a96cc95b84fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>