--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715be49ca2cd40de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85798a2799a14bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085a96cc95b84fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf942f4dc37c46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc04c90d1df84b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085a96cc95b84fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fe547c06d84fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf942f4dc37c46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>