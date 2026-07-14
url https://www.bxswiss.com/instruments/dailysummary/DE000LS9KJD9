--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85798a2799a14bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20007d3416c14c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf942f4dc37c46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f243c23a6e406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fe547c06d84fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf942f4dc37c46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04eae7a0012345d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f243c23a6e406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>