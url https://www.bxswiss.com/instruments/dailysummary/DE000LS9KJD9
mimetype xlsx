--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20007d3416c14c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec143793f994bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f243c23a6e406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf7a402a6c24846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04eae7a0012345d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f243c23a6e406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66be8c94f9242c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf7a402a6c24846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - BIG CHANCES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>185,243</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>190,178</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>