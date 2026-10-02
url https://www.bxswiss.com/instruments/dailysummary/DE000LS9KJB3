--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd578ed90c8c34577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b96ac4234f4332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7750b3172541426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73b37f5f6824e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c21f98b2858423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7750b3172541426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbed92e03d2e4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73b37f5f6824e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>149,644</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,099</x:t>
-[...323 lines deleted...]
-          <x:t>148,348</x:t>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>