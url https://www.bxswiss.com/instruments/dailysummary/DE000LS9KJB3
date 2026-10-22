--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b96ac4234f4332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2786506f8a1b4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73b37f5f6824e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559b6474d6334d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbed92e03d2e4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73b37f5f6824e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96862a8e24d14f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559b6474d6334d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>148,041</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,748</x:t>
-[...259 lines deleted...]
-          <x:t>148,199</x:t>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,192</x:t>
-[...215 lines deleted...]
-          <x:t>147,665</x:t>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>