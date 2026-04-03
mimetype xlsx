--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d1fb51c4e945e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398dc06e0c6f43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b0042b111642d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5877cc54d14533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c60c16c1fa43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b0042b111642d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de7abdd11a442c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5877cc54d14533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>