--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398dc06e0c6f43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7c27c87dc24a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5877cc54d14533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32ead926e7c495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de7abdd11a442c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5877cc54d14533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab87f2ce73e4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32ead926e7c495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>