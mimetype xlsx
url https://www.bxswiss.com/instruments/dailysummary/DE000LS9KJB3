--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7c27c87dc24a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b66f83298a48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32ead926e7c495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91872b5fa4dd456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab87f2ce73e4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32ead926e7c495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48f73536e0a451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91872b5fa4dd456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>