--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b66f83298a48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd181a75c7f5845af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91872b5fa4dd456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6851fc08fc02484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48f73536e0a451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91872b5fa4dd456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b12c4ef1cd14548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6851fc08fc02484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>137,781</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>