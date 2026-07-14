--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd181a75c7f5845af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ea78dd80ac40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6851fc08fc02484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617246b9dab49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b12c4ef1cd14548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6851fc08fc02484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbaf10377a9424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617246b9dab49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>