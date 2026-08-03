--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ea78dd80ac40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca2daef8bec4524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617246b9dab49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd96bd80aca545d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbaf10377a9424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617246b9dab49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b752f404424003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd96bd80aca545d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>