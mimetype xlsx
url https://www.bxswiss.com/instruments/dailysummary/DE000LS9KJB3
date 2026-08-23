--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca2daef8bec4524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea54eef8506e44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd96bd80aca545d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62af0f02a784c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b752f404424003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd96bd80aca545d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2592222642ff487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62af0f02a784c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>