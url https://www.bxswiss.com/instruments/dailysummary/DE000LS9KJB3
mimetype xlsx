--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea54eef8506e44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd578ed90c8c34577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62af0f02a784c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7750b3172541426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2592222642ff487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62af0f02a784c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c21f98b2858423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7750b3172541426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth And DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>