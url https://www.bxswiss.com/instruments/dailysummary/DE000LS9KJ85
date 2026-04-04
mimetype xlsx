--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dbebc60e8349f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b998c75df1c42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f202a9936a48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1831fd06a7f04548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1054a843e94892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f202a9936a48f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093b64d384c94150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1831fd06a7f04548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>