--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b998c75df1c42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd4a3f86f494936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1831fd06a7f04548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914cd52696434489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093b64d384c94150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1831fd06a7f04548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bf069f84854102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914cd52696434489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>