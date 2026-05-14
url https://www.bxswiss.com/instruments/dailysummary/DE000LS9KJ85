--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd4a3f86f494936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5ca2c66e394293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914cd52696434489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462c332cd5e44f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bf069f84854102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914cd52696434489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d74a0aec004659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462c332cd5e44f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>