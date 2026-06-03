--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5ca2c66e394293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a30c3896cb4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462c332cd5e44f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d70e6eefd734f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d74a0aec004659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462c332cd5e44f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae950586508148d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d70e6eefd734f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>126,132</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,767</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>126,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,208</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>