--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a30c3896cb4308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a7d769364a4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d70e6eefd734f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e9ac017d704fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae950586508148d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d70e6eefd734f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83a2b6f8dc14619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e9ac017d704fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>