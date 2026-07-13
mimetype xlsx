--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a7d769364a4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a229219356844ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e9ac017d704fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9537bb5494504e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83a2b6f8dc14619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e9ac017d704fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32ba25143fd481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9537bb5494504e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>