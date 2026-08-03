--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a229219356844ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233fcb233bfe4839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9537bb5494504e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70cc225af94406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32ba25143fd481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9537bb5494504e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de33b2f551c466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70cc225af94406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>