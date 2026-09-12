--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233fcb233bfe4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3408a378e7b54fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70cc225af94406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7906bbbc7ec647cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de33b2f551c466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70cc225af94406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87c70de71814e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7906bbbc7ec647cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>137,507</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>