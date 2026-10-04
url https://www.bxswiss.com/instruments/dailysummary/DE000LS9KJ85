--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3408a378e7b54fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39defe8df6d94a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7906bbbc7ec647cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571993612910446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87c70de71814e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7906bbbc7ec647cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8961aafaa92437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571993612910446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pferde in Form</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>