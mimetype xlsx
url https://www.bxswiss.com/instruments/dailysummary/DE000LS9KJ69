--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2e2ca7faeb4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38c447efe624826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b55512e8f2476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fa65720ca54d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3bb3bdf0eb841fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b55512e8f2476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78f0787b6854ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fa65720ca54d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>