--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38c447efe624826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b6bdcc87b240cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fa65720ca54d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937b754050e7441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78f0787b6854ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fa65720ca54d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdd3da41418445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937b754050e7441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>