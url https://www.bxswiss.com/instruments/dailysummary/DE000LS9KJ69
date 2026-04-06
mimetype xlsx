--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce474ae555e4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d74f758f4244a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b2c04d0f4b498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbb5245b61c4d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecedba61cf34de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b2c04d0f4b498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2183ee758ebb4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbb5245b61c4d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>212,389</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,751</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>218,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>