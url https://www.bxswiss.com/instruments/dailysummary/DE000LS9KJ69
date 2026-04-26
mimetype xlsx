--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d74f758f4244a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d924903b0544c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbb5245b61c4d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae646bf51ca4689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2183ee758ebb4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbb5245b61c4d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ca40de6608430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae646bf51ca4689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>