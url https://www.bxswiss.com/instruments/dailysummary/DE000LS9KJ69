--- v7 (2026-04-26)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d924903b0544c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8d7776e52147c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae646bf51ca4689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6261d8994564415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ca40de6608430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae646bf51ca4689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f030247b374976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6261d8994564415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>