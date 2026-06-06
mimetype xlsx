--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8d7776e52147c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f3d09ea66e4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6261d8994564415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec1223aea2d4c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f030247b374976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6261d8994564415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f768d26e8c44d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec1223aea2d4c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>