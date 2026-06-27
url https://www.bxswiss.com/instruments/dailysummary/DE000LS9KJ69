--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f3d09ea66e4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0ca533b1a44df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec1223aea2d4c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red69fe32a1ce4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f768d26e8c44d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec1223aea2d4c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a388fd81974c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red69fe32a1ce4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>