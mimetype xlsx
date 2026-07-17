--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0ca533b1a44df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c3978e61214ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red69fe32a1ce4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33eeb0e4d973497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a388fd81974c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red69fe32a1ce4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce73dd76e14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33eeb0e4d973497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>