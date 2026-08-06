--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c3978e61214ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1d776d06514e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33eeb0e4d973497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b40ebe1a02f469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce73dd76e14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33eeb0e4d973497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cfd88f24db64ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b40ebe1a02f469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>