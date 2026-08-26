--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1d776d06514e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c9ba9a86a94ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b40ebe1a02f469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc241966769447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cfd88f24db64ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b40ebe1a02f469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e1104d229943b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc241966769447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>