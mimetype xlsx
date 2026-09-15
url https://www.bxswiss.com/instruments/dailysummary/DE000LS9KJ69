--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c9ba9a86a94ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2e2ca7faeb4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc241966769447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b55512e8f2476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e1104d229943b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc241966769447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3bb3bdf0eb841fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b55512e8f2476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff-Werte Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>