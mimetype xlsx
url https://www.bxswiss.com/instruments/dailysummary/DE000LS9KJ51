--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a3962d8b294582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791ceb818dc242e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629a27c1aadf4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958f3ba781343f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112281cf8de04a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629a27c1aadf4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145b6ff2e5d14def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958f3ba781343f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>