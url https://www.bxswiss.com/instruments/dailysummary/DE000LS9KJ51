--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791ceb818dc242e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883330e1bb3643a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958f3ba781343f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1af97dde054d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145b6ff2e5d14def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958f3ba781343f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a17891e95734947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1af97dde054d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>