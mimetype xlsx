--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883330e1bb3643a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe119136759f41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb1af97dde054d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ed43e093df44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a17891e95734947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb1af97dde054d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5e6bd18b4b4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ed43e093df44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>