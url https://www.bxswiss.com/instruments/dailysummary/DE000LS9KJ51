--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9237020118ab431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0cf565af18407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2da03d592c54101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402f4167769044ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be978bf63794b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2da03d592c54101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98154202dd384ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402f4167769044ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>167,067</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,130</x:t>
-[...269 lines deleted...]
-          <x:t>155,604</x:t>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>