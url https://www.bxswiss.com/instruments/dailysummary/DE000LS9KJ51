--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0cf565af18407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e576f4f42a44d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402f4167769044ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c9c262f633464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98154202dd384ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402f4167769044ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ba24dae2d34e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c9c262f633464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>