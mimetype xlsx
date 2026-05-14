--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e576f4f42a44d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9abce4224149a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c9c262f633464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe120dbd6db407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ba24dae2d34e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c9c262f633464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1ce08342ae4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe120dbd6db407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>