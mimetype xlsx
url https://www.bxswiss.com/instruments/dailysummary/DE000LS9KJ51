--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9abce4224149a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0618d8f39b044b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe120dbd6db407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dc724ea0a2499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1ce08342ae4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe120dbd6db407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476313e9e5c34ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dc724ea0a2499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>248,177</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>