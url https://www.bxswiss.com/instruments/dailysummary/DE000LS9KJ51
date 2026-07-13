--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0618d8f39b044b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra082ae84cca443bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dc724ea0a2499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27264865c9724b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476313e9e5c34ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dc724ea0a2499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbf375a6bcc4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27264865c9724b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>