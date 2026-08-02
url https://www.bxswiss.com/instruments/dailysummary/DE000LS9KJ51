--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra082ae84cca443bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312f12428d1a44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27264865c9724b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0a063a976c4b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbf375a6bcc4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27264865c9724b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9007e7f487c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0a063a976c4b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>