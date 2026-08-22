--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312f12428d1a44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a3962d8b294582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0a063a976c4b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629a27c1aadf4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9007e7f487c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0a063a976c4b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112281cf8de04a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629a27c1aadf4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>