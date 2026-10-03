--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2a9ff6b7654157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028c64a0055342e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472166ba10c843ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8f2389f4c5424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02da370af1774fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472166ba10c843ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff3940bb28d4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8f2389f4c5424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>