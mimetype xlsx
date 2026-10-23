--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028c64a0055342e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ccf297800e4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8f2389f4c5424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f3b08843b4456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff3940bb28d4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8f2389f4c5424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c72b2b05134b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f3b08843b4456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>