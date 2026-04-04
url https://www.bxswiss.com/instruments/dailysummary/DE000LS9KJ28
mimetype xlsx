--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36569546d4694567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd845dd5e3064dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37333b81d2804b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c6f99a7b654425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4eab5cbd0674bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37333b81d2804b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e0a2a867cd4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c6f99a7b654425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>