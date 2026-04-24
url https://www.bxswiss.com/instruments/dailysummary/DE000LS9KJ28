--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd845dd5e3064dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9857062d99464df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c6f99a7b654425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf837dc4e294b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e0a2a867cd4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c6f99a7b654425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193830a072ab48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf837dc4e294b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>