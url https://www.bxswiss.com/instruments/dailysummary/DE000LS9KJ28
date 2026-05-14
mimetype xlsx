--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9857062d99464df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb3c91ad3ff464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf837dc4e294b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8ae07c4d36436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193830a072ab48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf837dc4e294b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053a2ff26c5a4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8ae07c4d36436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>