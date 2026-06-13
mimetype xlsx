--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb3c91ad3ff464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017ac099f5f64ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8ae07c4d36436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46ea8049c304be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053a2ff26c5a4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8ae07c4d36436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa262699f9a486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46ea8049c304be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>