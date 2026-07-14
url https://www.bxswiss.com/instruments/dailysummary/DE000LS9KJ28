--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017ac099f5f64ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d9ed0280554f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46ea8049c304be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2137ca6d94ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa262699f9a486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46ea8049c304be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c33b8345f884467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2137ca6d94ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>