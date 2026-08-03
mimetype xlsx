--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d9ed0280554f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5e4e6e366b4654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2137ca6d94ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd58bc1523654886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c33b8345f884467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2137ca6d94ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f817d7828c45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd58bc1523654886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>