--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5e4e6e366b4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2f06a75b1d453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd58bc1523654886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab73c36216c40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f817d7828c45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd58bc1523654886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99be6b059e9f455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab73c36216c40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>