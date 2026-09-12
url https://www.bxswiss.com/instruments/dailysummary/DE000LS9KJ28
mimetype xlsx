--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2f06a75b1d453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2a9ff6b7654157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab73c36216c40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472166ba10c843ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99be6b059e9f455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab73c36216c40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02da370af1774fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472166ba10c843ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Ansatz nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>