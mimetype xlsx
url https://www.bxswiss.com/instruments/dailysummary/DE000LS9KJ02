--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab7e084aeaa4bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce560c4e2aa42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e6583d925343ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3b839c11654db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d6353fa9054278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e6583d925343ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faecf0748ed41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3b839c11654db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>