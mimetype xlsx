--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce560c4e2aa42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b91958d5dd84d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3b839c11654db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328342de83744955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faecf0748ed41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3b839c11654db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05cac225bdd4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328342de83744955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>