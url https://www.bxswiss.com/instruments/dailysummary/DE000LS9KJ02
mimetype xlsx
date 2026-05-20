--- v5 (2026-04-25)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b91958d5dd84d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b49cb811a54c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328342de83744955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6d247e14654660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05cac225bdd4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328342de83744955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf620499e7ab04942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6d247e14654660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>