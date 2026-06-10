--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b49cb811a54c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e27613bef124b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6d247e14654660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c541228e16746ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf620499e7ab04942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6d247e14654660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ab3441610c47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c541228e16746ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>