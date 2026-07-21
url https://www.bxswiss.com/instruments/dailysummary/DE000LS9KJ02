--- v7 (2026-06-10)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e27613bef124b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e59ed5f6f74593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c541228e16746ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5940bdd222894b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ab3441610c47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c541228e16746ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7c214a57e04c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5940bdd222894b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>148,355</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>