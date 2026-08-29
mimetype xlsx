--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e59ed5f6f74593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548995c9fab470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5940bdd222894b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838a21bc102547e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7c214a57e04c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5940bdd222894b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29eea9bd7074ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838a21bc102547e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,583</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>