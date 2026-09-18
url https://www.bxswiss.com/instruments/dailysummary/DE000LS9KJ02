--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548995c9fab470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8764186091f04311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838a21bc102547e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d825103197416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29eea9bd7074ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838a21bc102547e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c70bcdef3084216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d825103197416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>