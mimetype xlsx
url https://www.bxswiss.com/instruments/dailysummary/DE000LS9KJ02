--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8764186091f04311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a61b16c59b4322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d825103197416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra383bd37f8d141ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c70bcdef3084216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d825103197416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re872b15fa42444c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra383bd37f8d141ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>