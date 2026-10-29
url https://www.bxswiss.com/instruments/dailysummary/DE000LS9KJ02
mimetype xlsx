--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a61b16c59b4322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e19632411f4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra383bd37f8d141ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aa1605d6f14713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re872b15fa42444c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra383bd37f8d141ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f36a93e12c407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aa1605d6f14713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KJ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>