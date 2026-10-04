--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d29d68382c4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf55d94eafc3493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5960ee1c9804c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b0d140653942bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4eaafb48e1b43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5960ee1c9804c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b7299b34fc455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b0d140653942bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...146 lines deleted...]
-          <x:t>137,600</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,451</x:t>
-[...409 lines deleted...]
-          <x:t>137,167</x:t>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>