--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf55d94eafc3493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4cbe7fdf654e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b0d140653942bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27676981d6ec4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b7299b34fc455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b0d140653942bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15f90d33f7d49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27676981d6ec4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>