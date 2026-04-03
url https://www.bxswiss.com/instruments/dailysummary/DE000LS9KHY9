--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7f1f466d754869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bbe6e7d3d34a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515f89f0a4034953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5c63dd77a34eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad810d415d642cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515f89f0a4034953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934662c0f4264756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5c63dd77a34eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>