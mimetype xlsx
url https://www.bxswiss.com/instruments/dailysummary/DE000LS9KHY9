--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bbe6e7d3d34a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df37ec09ae84351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5c63dd77a34eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03a435df4674c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934662c0f4264756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5c63dd77a34eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad46fdc516448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03a435df4674c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>