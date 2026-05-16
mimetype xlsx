--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df37ec09ae84351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83322057c3de4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03a435df4674c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53218bf695f4fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad46fdc516448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03a435df4674c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577b083e3bbc4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53218bf695f4fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>