--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83322057c3de4893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3af818316f4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53218bf695f4fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41795694d5ff45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577b083e3bbc4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53218bf695f4fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3ae3a964a34c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41795694d5ff45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,181</x:t>
-[...306 lines deleted...]
-          <x:t>129,291</x:t>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>