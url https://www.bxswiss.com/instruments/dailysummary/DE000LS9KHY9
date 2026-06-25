--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3af818316f4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9696b608331547b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41795694d5ff45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dab5f664dff4b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3ae3a964a34c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41795694d5ff45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d516a2bba5a460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dab5f664dff4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,345</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>