--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9696b608331547b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6268b40366a54d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dab5f664dff4b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b43c2d70f84b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d516a2bba5a460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dab5f664dff4b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e345f6ef14a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b43c2d70f84b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>