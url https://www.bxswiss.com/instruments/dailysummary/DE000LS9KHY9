--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6268b40366a54d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ff8527593a411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b43c2d70f84b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfdc60bf894b4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e345f6ef14a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b43c2d70f84b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c813b2003e942cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfdc60bf894b4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>