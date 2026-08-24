--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ff8527593a411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9469feaf94f48b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfdc60bf894b4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe698f77abe4a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c813b2003e942cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfdc60bf894b4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344cf977474d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe698f77abe4a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>