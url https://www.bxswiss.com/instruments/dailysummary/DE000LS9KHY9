--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9469feaf94f48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d29d68382c4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe698f77abe4a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5960ee1c9804c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344cf977474d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe698f77abe4a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4eaafb48e1b43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5960ee1c9804c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,332</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>