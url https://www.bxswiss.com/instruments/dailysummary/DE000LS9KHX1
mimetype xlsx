--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3706a5f80a1548ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6f119d80444892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f7220571f24227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed99b02d4284dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1998daece5ff419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f7220571f24227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d1f098774c84e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed99b02d4284dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>