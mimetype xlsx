--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6f119d80444892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b151a4fca4e4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed99b02d4284dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594b09e3f44c4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d1f098774c84e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed99b02d4284dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fa04f522d94f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594b09e3f44c4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>