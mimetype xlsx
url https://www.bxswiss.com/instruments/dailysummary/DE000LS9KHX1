--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b151a4fca4e4040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602f7e15c979469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594b09e3f44c4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12645ca199d740bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fa04f522d94f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594b09e3f44c4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0149cd280f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12645ca199d740bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>