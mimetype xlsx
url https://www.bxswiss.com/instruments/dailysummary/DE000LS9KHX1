--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602f7e15c979469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b3fc2b290849c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12645ca199d740bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016159664e384658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0149cd280f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12645ca199d740bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e77d957e1cb4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016159664e384658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>