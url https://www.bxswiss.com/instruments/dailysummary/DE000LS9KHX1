--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b3fc2b290849c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966f90a3b7e84433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016159664e384658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cb97b6c92c4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e77d957e1cb4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016159664e384658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3fa36cf69f48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cb97b6c92c4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>