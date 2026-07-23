--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966f90a3b7e84433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbccc433a6514b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cb97b6c92c4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b9963ac7e04043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3fa36cf69f48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cb97b6c92c4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9776cb948784418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b9963ac7e04043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>