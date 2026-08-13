--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbccc433a6514b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25606722f2af406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b9963ac7e04043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7c2d4b80894215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9776cb948784418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b9963ac7e04043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242d4903cc7549fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7c2d4b80894215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>122,386</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,772</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,242</x:t>
-[...512 lines deleted...]
-          <x:t>122,683</x:t>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>123,478</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>