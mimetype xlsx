--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25606722f2af406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05bf464528c4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7c2d4b80894215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764df324d37548ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242d4903cc7549fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7c2d4b80894215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd087f6b492ff4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764df324d37548ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>