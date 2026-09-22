--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05bf464528c4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9361f8398c415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764df324d37548ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85542210c17544c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd087f6b492ff4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764df324d37548ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615d87fa07394b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85542210c17544c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>