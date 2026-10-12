--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9361f8398c415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3845fd21d67e48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85542210c17544c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re208a18e04c44232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615d87fa07394b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85542210c17544c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14648b2df8334c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re208a18e04c44232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,343</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>124,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>