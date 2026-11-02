--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3845fd21d67e48c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d50b93ba6f4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re208a18e04c44232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cad14dd8e04c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14648b2df8334c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re208a18e04c44232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d23b0504a94411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cad14dd8e04c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant-Trading World Wide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>