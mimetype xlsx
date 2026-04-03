--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5920362144294bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbec04842124c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d21d985f3b1419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323f61b85b8d496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc1eab9c2d4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d21d985f3b1419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8310afea64014ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323f61b85b8d496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>