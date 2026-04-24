--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbec04842124c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2471303d83384c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323f61b85b8d496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dd91d9013e4f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8310afea64014ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323f61b85b8d496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9da0e272ba4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dd91d9013e4f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>