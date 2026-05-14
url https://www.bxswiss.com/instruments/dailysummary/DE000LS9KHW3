--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2471303d83384c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2904500eb8bb4349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dd91d9013e4f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be393406c164066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9da0e272ba4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dd91d9013e4f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b86be0d2c874272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be393406c164066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>