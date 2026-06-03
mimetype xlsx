--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2904500eb8bb4349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb56ea132c84b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be393406c164066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce4929a19854cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b86be0d2c874272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be393406c164066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f164223cf34821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce4929a19854cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>