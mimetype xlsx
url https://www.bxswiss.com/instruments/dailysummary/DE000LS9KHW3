--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb56ea132c84b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf781cb988404c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce4929a19854cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061eaedcddc74538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f164223cf34821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce4929a19854cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bb7f59a2f64ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061eaedcddc74538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>