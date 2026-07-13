--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf781cb988404c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42c92388455455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061eaedcddc74538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae6491439a64da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bb7f59a2f64ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061eaedcddc74538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcd83c493524fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae6491439a64da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>