--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42c92388455455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fd15a97716447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae6491439a64da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021fd0ab85004819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcd83c493524fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae6491439a64da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f33b2a296754f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021fd0ab85004819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>