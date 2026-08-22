--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fd15a97716447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1567bb36244bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021fd0ab85004819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba812b883f74e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f33b2a296754f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021fd0ab85004819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6c8a377a6a48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba812b883f74e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>