--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1567bb36244bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6136c4830e4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba812b883f74e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2eb1ae6a544b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6c8a377a6a48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba812b883f74e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5921f4306d0426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2eb1ae6a544b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>