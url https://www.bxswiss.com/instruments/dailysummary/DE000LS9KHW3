--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6136c4830e4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c833eaae104d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2eb1ae6a544b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9389ec75174db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5921f4306d0426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2eb1ae6a544b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8ec10e192d4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9389ec75174db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>