--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c833eaae104d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2684a38705e242c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9389ec75174db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8f962c49bd41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8ec10e192d4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9389ec75174db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc898585f64ca469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8f962c49bd41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektion nach Leverm.(offensiv)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>