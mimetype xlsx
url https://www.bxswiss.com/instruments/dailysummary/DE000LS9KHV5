--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865ac78f339e4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b962ce3a90e4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb64261416ee4aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9e0f9b03c24184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed74eb0c2794e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb64261416ee4aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree80b7883cc94386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9e0f9b03c24184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>