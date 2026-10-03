--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b962ce3a90e4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d191a61a8348c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9e0f9b03c24184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc73a949c5014372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree80b7883cc94386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9e0f9b03c24184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3aa389e40f84808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc73a949c5014372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>96,065</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,562</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>94,003</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>