--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d191a61a8348c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd701bf4a3c4617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc73a949c5014372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba70a121e6b64349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3aa389e40f84808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc73a949c5014372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c004684bb644f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba70a121e6b64349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,126</x:t>
-[...26 lines deleted...]
-          <x:t>95,174</x:t>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...296 lines deleted...]
-          <x:t>92,608</x:t>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>