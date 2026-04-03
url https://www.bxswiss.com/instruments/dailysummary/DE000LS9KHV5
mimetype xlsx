--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13450b4e3b0a4511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71e3e27d6e44222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b2b73a4fe04732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507e34ff44d64cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73efff612ace4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b2b73a4fe04732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cd1a6778e6479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507e34ff44d64cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>