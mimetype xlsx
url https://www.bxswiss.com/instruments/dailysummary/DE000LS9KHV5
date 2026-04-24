--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71e3e27d6e44222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb035e8fff04674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507e34ff44d64cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4636003dd59e4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cd1a6778e6479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507e34ff44d64cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc8ae89822f4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4636003dd59e4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>83,310</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,521</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>82,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,418</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>