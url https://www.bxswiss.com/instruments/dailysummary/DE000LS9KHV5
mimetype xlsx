--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb035e8fff04674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca38949573e41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4636003dd59e4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfa7db44cc24dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc8ae89822f4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4636003dd59e4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc88bbe8b3cd41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfa7db44cc24dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>