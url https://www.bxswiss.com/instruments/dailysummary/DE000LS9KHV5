--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca38949573e41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67ba483a907418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfa7db44cc24dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144f6afffddb465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc88bbe8b3cd41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfa7db44cc24dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b66046ee92a4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144f6afffddb465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,215</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>