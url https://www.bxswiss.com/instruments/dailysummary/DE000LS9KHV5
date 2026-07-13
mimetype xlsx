--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67ba483a907418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd108dbf88bfa40e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144f6afffddb465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df37f52e1cd4cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b66046ee92a4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144f6afffddb465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b9e819c6404264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df37f52e1cd4cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,796</x:t>
-[...468 lines deleted...]
-          <x:t>85,847</x:t>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>