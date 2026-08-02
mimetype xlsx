--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd108dbf88bfa40e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra248a72121d249f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df37f52e1cd4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170e13da172b4e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b9e819c6404264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df37f52e1cd4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff59ed9c74954bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170e13da172b4e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>