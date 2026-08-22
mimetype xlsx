--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra248a72121d249f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865ac78f339e4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170e13da172b4e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb64261416ee4aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff59ed9c74954bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170e13da172b4e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed74eb0c2794e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb64261416ee4aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Kurs-Rechner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>87,603</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>