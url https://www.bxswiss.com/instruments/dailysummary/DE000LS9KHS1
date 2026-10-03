--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf645ded58584f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1796b4bd8eea48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8767d175a62436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da70a2049194a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re117d99f494a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8767d175a62436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe488626fbb4407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da70a2049194a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>