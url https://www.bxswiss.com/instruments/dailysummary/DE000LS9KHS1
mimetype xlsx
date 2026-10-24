--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1796b4bd8eea48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedf1dbca0894cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da70a2049194a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb847c74542774e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe488626fbb4407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da70a2049194a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08af2ea5e60a4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb847c74542774e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>