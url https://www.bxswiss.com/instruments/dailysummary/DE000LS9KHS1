--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ee8969d32e4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa76ee0ad694005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d9b258bb7e4861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d7982e50414267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936b875fc39e422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d9b258bb7e4861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1f9e3c9cf94483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d7982e50414267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...495 lines deleted...]
-          <x:t>145,709</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,702</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>146,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>