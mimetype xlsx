--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa76ee0ad694005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbe67fd278e46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d7982e50414267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34dd3b93968b4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1f9e3c9cf94483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d7982e50414267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580c025ccf0b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34dd3b93968b4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>