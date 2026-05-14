--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbe67fd278e46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e877d29da747be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34dd3b93968b4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90abe2f1c85744d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580c025ccf0b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34dd3b93968b4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9d364350024446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90abe2f1c85744d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>