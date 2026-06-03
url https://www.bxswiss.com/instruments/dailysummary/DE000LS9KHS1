--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e877d29da747be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabd4f76b8ce4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90abe2f1c85744d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b04267a82c4b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9d364350024446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90abe2f1c85744d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re997734838ce480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b04267a82c4b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>