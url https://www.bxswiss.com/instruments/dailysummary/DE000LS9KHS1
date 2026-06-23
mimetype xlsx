--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabd4f76b8ce4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7982aa29eecd4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b04267a82c4b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7827543c1904c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re997734838ce480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b04267a82c4b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c43fc38a5746ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7827543c1904c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>