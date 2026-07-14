--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7982aa29eecd4493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec869d3da6345b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7827543c1904c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c5359b482140fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c43fc38a5746ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7827543c1904c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fab97dcbb84f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c5359b482140fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>