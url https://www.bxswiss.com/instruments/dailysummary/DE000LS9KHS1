--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec869d3da6345b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec33e1262ae40e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c5359b482140fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d2daf7a0d84ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fab97dcbb84f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c5359b482140fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e17417c965b49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d2daf7a0d84ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>