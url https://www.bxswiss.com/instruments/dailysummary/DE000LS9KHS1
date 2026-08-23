--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec33e1262ae40e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a17e271f88c40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d2daf7a0d84ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7f4752f52d4f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e17417c965b49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d2daf7a0d84ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d22026ea0f44ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7f4752f52d4f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>136,811</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>