--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a17e271f88c40ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf645ded58584f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7f4752f52d4f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8767d175a62436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d22026ea0f44ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7f4752f52d4f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re117d99f494a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8767d175a62436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>135,931</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>138,952</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>