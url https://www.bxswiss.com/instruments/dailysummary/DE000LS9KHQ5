--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf658efa7370840c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94322a68c6194d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6094074880f94469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657fb41dcf8d469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31906e92c1b4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6094074880f94469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadde453513a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657fb41dcf8d469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>112,296</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>