--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94322a68c6194d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3555602126496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657fb41dcf8d469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bcba23501034fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadde453513a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657fb41dcf8d469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8267cdff94479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bcba23501034fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>