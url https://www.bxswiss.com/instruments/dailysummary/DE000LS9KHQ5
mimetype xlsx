--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3555602126496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb403cd0bc6f44284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bcba23501034fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81a089e5984496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8267cdff94479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bcba23501034fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e968dd4ce64588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81a089e5984496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>135,036</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>