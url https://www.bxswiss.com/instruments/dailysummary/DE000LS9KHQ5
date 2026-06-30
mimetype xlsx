--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb403cd0bc6f44284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c9fb1c5c064e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81a089e5984496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02431a907c6147b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e968dd4ce64588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81a089e5984496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46879e473eae4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02431a907c6147b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>