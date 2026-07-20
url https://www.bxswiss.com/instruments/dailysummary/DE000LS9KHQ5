--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c9fb1c5c064e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e36bedf37a945d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02431a907c6147b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3303cd15754464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46879e473eae4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02431a907c6147b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40324e2bf8684331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3303cd15754464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>