--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e36bedf37a945d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d46919a22434d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3303cd15754464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4131035f4a3145d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40324e2bf8684331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3303cd15754464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c3e3f74c1d4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4131035f4a3145d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,014</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>