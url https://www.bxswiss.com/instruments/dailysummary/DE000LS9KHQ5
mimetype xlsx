--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d46919a22434d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454d1f1214a246ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4131035f4a3145d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47251d8656a64083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c3e3f74c1d4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4131035f4a3145d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195af3dcace94a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47251d8656a64083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>