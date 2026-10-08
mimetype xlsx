--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454d1f1214a246ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867172ecc1014158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47251d8656a64083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66745721b364bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195af3dcace94a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47251d8656a64083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03456aaf1dae490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66745721b364bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,706</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>128,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,016</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>