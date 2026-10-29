--- v12 (2026-10-08)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867172ecc1014158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695c25c7922a4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66745721b364bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8511607d046f46c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03456aaf1dae490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66745721b364bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30f64268694439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8511607d046f46c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safty-First-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>126,842</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>121,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>