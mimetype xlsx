--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8209c825bd4444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168fed8d712d475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R188fc97e5eb54367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf938839584c4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ea6b96c1204764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R188fc97e5eb54367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cd4c8f3aec483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf938839584c4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>368,374</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>