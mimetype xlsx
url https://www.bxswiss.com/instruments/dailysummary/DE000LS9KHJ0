--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168fed8d712d475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802e8545cd59472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf938839584c4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc41b12c934649ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cd4c8f3aec483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf938839584c4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007f4adae3b543a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc41b12c934649ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>