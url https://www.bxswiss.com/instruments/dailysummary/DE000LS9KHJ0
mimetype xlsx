--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802e8545cd59472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596296eb4c3343f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc41b12c934649ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899b8cbae599485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007f4adae3b543a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc41b12c934649ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb575c883fc004f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899b8cbae599485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>