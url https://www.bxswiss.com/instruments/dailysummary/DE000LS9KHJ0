--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596296eb4c3343f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66eaccfc6374cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899b8cbae599485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb372b0d51cfd4dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb575c883fc004f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899b8cbae599485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d80f5292c549e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb372b0d51cfd4dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>412,693</x:t>
-[...171 lines deleted...]
-          <x:t>400,479</x:t>
+          <x:t>413,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>