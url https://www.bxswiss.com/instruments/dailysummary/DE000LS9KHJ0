--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66eaccfc6374cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeb5ad052684feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb372b0d51cfd4dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac2c65d6e9f4606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d80f5292c549e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb372b0d51cfd4dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re470366de026424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac2c65d6e9f4606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>485,292</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>