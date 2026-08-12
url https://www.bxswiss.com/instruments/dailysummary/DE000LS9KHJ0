--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeb5ad052684feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c2d62212e14d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac2c65d6e9f4606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7e29246bfc4b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re470366de026424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac2c65d6e9f4606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a62a68673914bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7e29246bfc4b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>