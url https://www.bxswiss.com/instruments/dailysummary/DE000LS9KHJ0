--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c2d62212e14d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0de248d100a74a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7e29246bfc4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38369c1ea134a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a62a68673914bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7e29246bfc4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4508ed74974efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38369c1ea134a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>