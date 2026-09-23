--- v9 (2026-09-01)
+++ v10 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0de248d100a74a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc0acbd37504df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38369c1ea134a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724f7f6f86aa4342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4508ed74974efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38369c1ea134a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb7efa6f03b4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724f7f6f86aa4342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>