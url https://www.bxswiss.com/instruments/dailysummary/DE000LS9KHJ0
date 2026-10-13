--- v10 (2026-09-23)
+++ v11 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc0acbd37504df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84782ff7de974c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724f7f6f86aa4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d98fb53c9b4b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb7efa6f03b4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724f7f6f86aa4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583cf13f3c96491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d98fb53c9b4b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>