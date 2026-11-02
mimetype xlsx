--- v11 (2026-10-13)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84782ff7de974c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cfc56f3ef74fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d98fb53c9b4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e04d4fb6ee491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583cf13f3c96491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d98fb53c9b4b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8684dd8c09334644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e04d4fb6ee491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke USA 2000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KHJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>