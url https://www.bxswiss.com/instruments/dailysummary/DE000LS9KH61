--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32fb9c2676042d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cf9bfcca7e4fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831c385f8e28482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560a6f0f4fc248a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095ae296ec7043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831c385f8e28482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9e42bdf92b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560a6f0f4fc248a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>582,800</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>601,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>