--- v15 (2026-09-24)
+++ v16 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cf9bfcca7e4fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdeeb33a17c46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560a6f0f4fc248a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a019bd19e534fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9e42bdf92b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560a6f0f4fc248a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbb2e44f1d548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a019bd19e534fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>598,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>591,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>583,710</x:t>
-[...259 lines deleted...]
-          <x:t>584,387</x:t>
+          <x:t>594,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>583,338</x:t>
-[...328 lines deleted...]
-          <x:t>599,004</x:t>
+          <x:t>587,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>