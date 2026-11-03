--- v16 (2026-10-14)
+++ v17 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdeeb33a17c46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a301f525984c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a019bd19e534fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b0fe037cc34999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbb2e44f1d548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a019bd19e534fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31cf4fd0ced4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b0fe037cc34999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>