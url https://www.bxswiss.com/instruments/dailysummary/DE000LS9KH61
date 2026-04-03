--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2161c3824a4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf77ec5bac4f4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra418619593734e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b1b002f35e4e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0371c2f3d4648ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra418619593734e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9faf5c0931743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b1b002f35e4e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>605,511</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>601,104</x:t>
-[...436 lines deleted...]
-          <x:t>612,433</x:t>
+          <x:t>613,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>