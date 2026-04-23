--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf77ec5bac4f4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a483e5ff322489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b1b002f35e4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc087c3a0789846e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9faf5c0931743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b1b002f35e4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7eca20fb684edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc087c3a0789846e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>615,684</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>