--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a483e5ff322489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e87679b63f44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc087c3a0789846e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf267679517cf46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7eca20fb684edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc087c3a0789846e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157bc39f7a604058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf267679517cf46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>