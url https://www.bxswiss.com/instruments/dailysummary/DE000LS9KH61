--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e87679b63f44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e74810924934b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf267679517cf46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86a0469da964690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157bc39f7a604058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf267679517cf46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c3f8101e8c4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86a0469da964690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>650,314</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>