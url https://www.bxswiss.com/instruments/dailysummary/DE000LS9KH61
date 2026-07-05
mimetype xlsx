--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e74810924934b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf809e9a2225f41cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86a0469da964690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96045345a1f14a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c3f8101e8c4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86a0469da964690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c7b911ab5e405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96045345a1f14a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>