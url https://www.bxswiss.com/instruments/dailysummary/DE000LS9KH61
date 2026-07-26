--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf809e9a2225f41cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501e5943127d457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96045345a1f14a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8b30b463dc49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c7b911ab5e405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96045345a1f14a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra114bb1cd3e946b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8b30b463dc49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>