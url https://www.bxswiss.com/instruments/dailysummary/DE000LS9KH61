--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501e5943127d457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d16a16dd67a42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8b30b463dc49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5add7a31c292401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra114bb1cd3e946b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8b30b463dc49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc639c6756a834fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5add7a31c292401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>