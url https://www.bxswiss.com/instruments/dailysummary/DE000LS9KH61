--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d16a16dd67a42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32fb9c2676042d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5add7a31c292401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831c385f8e28482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc639c6756a834fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5add7a31c292401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095ae296ec7043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831c385f8e28482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gutmenschen only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>